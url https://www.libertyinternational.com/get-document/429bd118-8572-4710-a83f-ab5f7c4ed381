--- v0 (2026-03-26)
+++ v1 (2026-05-11)
@@ -1,757 +1,752 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="56BDC7E0" w14:textId="77777777" w:rsidR="008D794E" w:rsidRDefault="00BA7FCE" w:rsidP="00C95497">
+    <w:p w14:paraId="56BDC7E0" w14:textId="767FE5C9" w:rsidR="008D794E" w:rsidRDefault="00E66A60" w:rsidP="00C95497">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadings"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="008D794E" w:rsidSect="00FA2D18">
-          <w:headerReference w:type="default" r:id="rId7"/>
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="1077" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="127255E7" wp14:editId="70940DFB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>858741</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6647290</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4462780" cy="2002932"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="409162527" name="Group 11"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4462780" cy="2002932"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="4462780" cy="2002932"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1961934100" name="Rectangle 6"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="142875" y="323850"/>
+                            <a:ext cx="4319905" cy="1331595"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="F5F5F5"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="15000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wpg:grpSp>
+                        <wpg:cNvPr id="1463321920" name="Group 1"/>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2500630" cy="504190"/>
+                            <a:chOff x="0" y="0"/>
+                            <a:chExt cx="2501100" cy="504600"/>
+                          </a:xfrm>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvPr id="446635024" name="Rectangle 2"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="76200"/>
+                              <a:ext cx="2232000" cy="428400"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="FFD000"/>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="2">
+                              <a:schemeClr val="accent1">
+                                <a:shade val="15000"/>
+                              </a:schemeClr>
+                            </a:lnRef>
+                            <a:fillRef idx="1">
+                              <a:schemeClr val="accent1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="lt1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="635937562" name="Text Box 456612813"/>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks/>
+                          </wps:cNvSpPr>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="114300" y="0"/>
+                              <a:ext cx="2386800" cy="381600"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="6350">
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="12D13C34" w14:textId="77777777" w:rsidR="00CF1349" w:rsidRPr="00055443" w:rsidRDefault="00CF1349" w:rsidP="00CF1349">
+                                <w:pPr>
+                                  <w:pStyle w:val="FCHeaderinYellowBox"/>
+                                </w:pPr>
+                                <w:r>
+                                  <w:t>PROPOSAL FORM</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </wpg:grpSp>
+                      <wpg:grpSp>
+                        <wpg:cNvPr id="1084486427" name="Group 2"/>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
+                          <a:xfrm>
+                            <a:off x="142875" y="1657350"/>
+                            <a:ext cx="4319905" cy="345582"/>
+                            <a:chOff x="0" y="0"/>
+                            <a:chExt cx="4320000" cy="346147"/>
+                          </a:xfrm>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvPr id="1700294435" name="Rectangle 6"/>
+                          <wps:cNvSpPr/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="4320000" cy="288000"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:solidFill>
+                              <a:srgbClr val="1A1446"/>
+                            </a:solidFill>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="2">
+                              <a:schemeClr val="accent1">
+                                <a:shade val="15000"/>
+                              </a:schemeClr>
+                            </a:lnRef>
+                            <a:fillRef idx="1">
+                              <a:schemeClr val="accent1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="lt1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <wps:wsp>
+                          <wps:cNvPr id="1488330333" name="Text Box 693553963">
+                            <a:hlinkClick r:id="rId12"/>
+                          </wps:cNvPr>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks/>
+                          </wps:cNvSpPr>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="282442" y="50947"/>
+                              <a:ext cx="2293200" cy="295200"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="6350">
+                              <a:noFill/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="7FFF615E" w14:textId="77777777" w:rsidR="00CF1349" w:rsidRPr="00F56865" w:rsidRDefault="00CF1349" w:rsidP="00CF1349">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="00F56865">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                                    <w:noProof/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  </w:rPr>
+                                  <w:t>libertyinternational.com/hk</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </wpg:grpSp>
+                      <wps:wsp>
+                        <wps:cNvPr id="303179355" name="Text Box 195026656"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks/>
+                        </wps:cNvSpPr>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="425311" y="512445"/>
+                            <a:ext cx="3733221" cy="1144905"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6350">
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="69B841E7" w14:textId="77777777" w:rsidR="00E66A60" w:rsidRDefault="00CF1349" w:rsidP="00CF1349">
+                              <w:pPr>
+                                <w:pStyle w:val="Liberty-FC-Header"/>
+                                <w:rPr>
+                                  <w:sz w:val="40"/>
+                                  <w:szCs w:val="40"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00E66A60">
+                                <w:rPr>
+                                  <w:sz w:val="40"/>
+                                  <w:szCs w:val="40"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Professional Indemnity </w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="0347421F" w14:textId="79EF0D6B" w:rsidR="00CF1349" w:rsidRPr="00E66A60" w:rsidRDefault="00CF1349" w:rsidP="00CF1349">
+                              <w:pPr>
+                                <w:pStyle w:val="Liberty-FC-Header"/>
+                                <w:rPr>
+                                  <w:sz w:val="40"/>
+                                  <w:szCs w:val="40"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00E66A60">
+                                <w:rPr>
+                                  <w:sz w:val="40"/>
+                                  <w:szCs w:val="40"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Insurance for </w:t>
+                              </w:r>
+                              <w:r w:rsidR="009A0199" w:rsidRPr="00E66A60">
+                                <w:rPr>
+                                  <w:sz w:val="40"/>
+                                  <w:szCs w:val="40"/>
+                                </w:rPr>
+                                <w:t>Design &amp; Construct Contractors</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="127255E7" id="Group 11" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:67.6pt;margin-top:523.4pt;width:351.4pt;height:157.7pt;z-index:251662336" coordsize="44627,20029" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj22M3LgUAALcZAAAOAAAAZHJzL2Uyb0RvYy54bWzsWW1P5DYQ/l6p/yHK97Jx7GSTFcuJQkEn&#10;oTt0UN1n43V2I5I4tQ279Nd3xk5CWOi9QAvcCSEtdmyP7Sczz7xk992mroJrqU2pmnlIdqIwkI1Q&#10;i7JZzsM/z49+y8LAWN4seKUaOQ9vpAnf7f36y+66nclYrVS1kDoAIY2Zrdt5uLK2nU0mRqxkzc2O&#10;amUDg4XSNbfQ1cvJQvM1SK+rSRxF6WSt9KLVSkhj4OmhHwz3nPyikMJ+LAojbVDNQzibdb/a/V7g&#10;72Rvl8+WmrerUnTH4I84Rc3LBjYdRB1yy4MrXd4TVZdCK6MKuyNUPVFFUQrp7gC3IdHWbY61umrd&#10;XZaz9bIdYAJot3B6tFjx4fpYt2ftqQYk1u0SsHA9vMum0DX+h1MGGwfZzQCZ3NhAwEPG0niaAbIC&#10;xuCFxDmNPahiBcjfWydWf3xl5aTfeHLnOOsWFMTcYmCehsHZirfSQWtmgMGpDsoF6G+ekpwyEsGF&#10;Gl6Dvn4CDeLNspJBitfCU8D0AS8zMwDdA2ARFmfTJAwAFRrTLOk0bYCNkjyPYBxhI5SSJE9Q/nB5&#10;Pmu1scdS1QE25qGGgzgN49cnxvqp/RTc36iqXByVVeU6enlxUOngmoPaHyX410m/M61qcHKjcJmX&#10;iE8A9/5armVvKonzquaTLAAmeOuxO4kzUjnsw4WQjSV+aMUX0m9Pkgjg9OKHFe6mTiBKLmD/QXYn&#10;AAngvmwvppuPS6Wz8WFx9KWD+cXDCrezauywuC4bpR8SUMGtup39/B4kDw2idKEWN6BEWnmGMa04&#10;KuG9nXBjT7kGSgGNApq0H+GnqNR6HqquFQYrpf9+6DnOBy2H0TBYA0XNQ/PXFdcyDKr3Deh/ThhD&#10;TnMdlkxj6OjxyMV4pLmqDxSoAwFCboVr4nxb9c1Cq/ozsOk+7gpDvBGw9zwUVvedA+upE/hYyP19&#10;Nw14rOX2pDlrBQpHVFEvzzefuW475bWg9x9Ub3N8tqXDfi6ubNT+lVVF6RT8FtcOb7D/EUn55sh4&#10;WUppTHKEwRuv48/AvTvkkqdyXQyanFKQjkabRIzknVV/jepgIXGc0i1MB4PwFPsCTAe8ndIkilmP&#10;1S3ROf5G7L+J6AAOQGOaAvejjYBFdvwexxSedWgBG7KtS/+XDHd0OOKYMRG+MVzxxnA/HsM9Q6gD&#10;1p/TaZLGPQGco+H+rjYBS9KUxBmhaM8jHgjsBoZ7jjftiRKXBt3iaI5f8G8xEWEUCQH4YpsraJZm&#10;PVfQjGwT5HdzxRDTYNgSgLdFsnO+aRiBUOuBaMduLjbdtV/CpQM63p1Dw7tyaHg3Do1Hu/CL1+TA&#10;b73dl5x5lDGWpSye9vrpnXnnnL7LmY9icZImU9SEO56KjYNxypIk+9YUxnk4eDHo1ylLCZt2ceKL&#10;+XUyxRyMMQq5xdMyGLjWfUNl4xvHGdisw/L/SFvIPoS3LukC6W9py1va8qOnLc/g1AnLMkojSmlv&#10;/YNXT3OaJDRPqfOCq6psLg+qUlx2RSXI67ZKSg+U3ny56lCJqxoyfV9/07LiFop/ZlW2BpzWDOso&#10;+v3CZ8xdaIAlklGU8ORIIs5ixiByAYJKotyz7jjzgCJUH03EedKlJo8nqSFmeEw04QtLfSz1EwUV&#10;9vUGFc9gamBlZIo2dc/SSA55dZom2wXDJ2s9ixNKoHyDWk/AAFxN71bt6RTKHzGMu5oiOE8sMGJ8&#10;3hdUnzeKdno/1BJ+Ir1/ZfUwF07D1wH3orsvGfj5Ydx3Sdrt95a9fwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAD+IkDrhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+FvoPYQG+N/NMY41gO&#10;IbQ9hUKTQultY29sE0sylmI7b9/Nqb3tMB+zM/lm1p0YaXCtNQrCZQCCTGmr1tQKvo5vzykI59FU&#10;2FlDCm7kYFM8PuSYVXYynzQefC04xLgMFTTe95mUrmxIo1vangx7Zzto9CyHWlYDThyuOxkFQSI1&#10;toY/NNjTrqHycrhqBe8TTts4fB33l/Pu9nNcfXzvQ1LqaTFv1yA8zf4Phnt9rg4FdzrZq6mc6FjH&#10;q4hRPoKXhEcwksYpzzvdvSSKQBa5/L+i+AUAAP//AwBQSwMEFAAGAAgAAAAhAL6/3CLqAAAAZgEA&#10;ABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhNDPSsQwEAbwu+A7hLlv0/UgIm33osIevMj6&#10;ANN0moZNMiF/ttu3NyCCC4LHYZjfN3zd4eqsuFBMhn0P+6YFQV7xZLzu4fP0tnsCkTL6CS176mGj&#10;BIfh/q77IIu5HqXFhCSq4lMPS87hWcqkFnKYGg7k62bm6DDXMWoZUJ1Rk3xo20cZfxsw3JjiOPUQ&#10;j9MexGkLNfl/m+fZKHphVRz5/EeEXKoUrfHnimLUlL/ZVH9e17WxZqSYN1dyQasjl9AodhJHLnln&#10;ndSWR7SSa18XQ+sP8s5T/e/1mil6tCCHTt60M3wBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAY9tjNy4FAAC3GQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAP4iQOuEAAAANAQAADwAAAAAAAAAAAAAAAACIBwAAZHJzL2Rvd25yZXYueG1sUEsBAi0A&#10;FAAGAAgAAAAhAL6/3CLqAAAAZgEAABkAAAAAAAAAAAAAAAAAlggAAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHNQSwUGAAAAAAUABQA6AQAAtwkAAAAA&#10;">
+                <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;left:1428;top:3238;width:43199;height:13316;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrLNM1zAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSsNA&#10;EIXvBd9hGcEbsZuolDbtttSCVnohWPsAQ3aahGZnw+7mx7d3LgQvZ+bMOedbbyfXqoFCbDwbyGcZ&#10;KOLS24YrA+fvt8cFqJiQLbaeycAPRdhubm/WWFg/8hcNp1QpMeFYoIE6pa7QOpY1OYwz3xHL7eKD&#10;wyRjqLQNOIq5a/VTls21w4YlocaO9jWV11PvDKTF8Lrvh3N+eH84HK+7QJ9j6I25v5t2K1CJpvQv&#10;/vv+sFJ/Oc+Xzy95JhTCJAvQm18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqyzTNcwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="#f5f5f5" stroked="f" strokeweight="1pt"/>
+                <v:group id="Group 1" o:spid="_x0000_s1028" style="position:absolute;width:25006;height:5041" coordsize="25011,5046" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQALX2oXzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;EMXvgt9hGcGb3fzRYmO3pRQVD6VgK0hvQ3aahGZnQ3ZN0m/vHASPM/PmvfdbrifXqoH60Hg2kM4S&#10;UMSltw1XBr6Obw/PoEJEtth6JgNXCrBe3d4ssbB+5E8aDrFSYsKhQAN1jF2hdShrchhmviOW29n3&#10;DqOMfaVtj6OYu1ZnSTLXDhuWhBo72tZUXg4/zsD7iOMmT1+H3eW8vZ6OT/vvXUrG3N9NmxdQkab4&#10;L/77/rBS/3Ge51m6yIRCmGQBevULAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC19qF8wA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
+                  <v:rect id="Rectangle 2" o:spid="_x0000_s1029" style="position:absolute;top:762;width:22320;height:4284;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4Q0vNzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8FN1UY7CpqxRFKGgt2go9PrLPJDT7NuyuGv+9Wyj0OMzMN8x03plGnMn52rKCp0EC&#10;griwuuZSwdfnqj8B4QOyxsYyKbiSh/ns/m6KubYX3tF5H0oRIexzVFCF0OZS+qIig35gW+LoHa0z&#10;GKJ0pdQOLxFuGjlMkkwarDkuVNjSoqLiZ38yCtZeb+qjW/J2i6PH74/3w/NkfFCq99C9voAI1IX/&#10;8F/7TStI0ywbjZNhCr+X4h2QsxsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeENLzcwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" fillcolor="#ffd000" stroked="f" strokeweight="1pt"/>
+                  <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Text Box 456612813" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:1143;width:23868;height:3816;visibility:visible;mso-wrap-style:square;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDl5TK6zAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;FMTvQr/D8gre7KYNiTZ2W4pFVPBga/X8zL4modm3Ibv5Uz+9Kwgeh5n5DbPajKYWPbWusqxgPotA&#10;EOdWV1woOL4/3tyBcB5ZY22ZFFzIwWY9uVphpu3Ae+oPvhABwi5DBaX3TSaly0sy6Ga2IQ7eybYG&#10;fZBtIXWLQ4CbWi6iKJUGKw4LJTb0UFJ+PnRGwdv310f6+tldht3Lrt/T+alL5rFS19Nxew/C0+j/&#10;w3/tZ60gjZNlfJukC/i9FO6AXP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5eUyuswA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:textbox inset="0,0,0,0">
+                      <w:txbxContent>
+                        <w:p w14:paraId="12D13C34" w14:textId="77777777" w:rsidR="00CF1349" w:rsidRPr="00055443" w:rsidRDefault="00CF1349" w:rsidP="00CF1349">
+                          <w:pPr>
+                            <w:pStyle w:val="FCHeaderinYellowBox"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>PROPOSAL FORM</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                </v:group>
+                <v:group id="Group 2" o:spid="_x0000_s1031" style="position:absolute;left:1428;top:16573;width:43199;height:3456" coordsize="43200,3461" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJ+JagyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFHqrm9hoQ3QVkbZ4EKEqiLchOybB7GzIbpP49q5Q6HG+/5kvB1OLjlpXWVYQjyIQxLnV&#10;FRcKjoevtxSE88gaa8uk4EYOlovnpzlm2vb8Q93eFyKEsMtQQel9k0np8pIMupFtiAN3sa1BH862&#10;kLrFPoSbWo6jaCoNVhwaSmxoXVJ+3f8aBd899qv3+LPbXi/r2/kw2Z22MSn1+jKsZiA8Df5f/Ofe&#10;6DA/SpMknSbjD3j8FACQizsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACfiWoMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                  <v:rect id="Rectangle 6" o:spid="_x0000_s1032" style="position:absolute;width:43200;height:2880;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQPQVExwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NagIx&#10;EL4XfIcwhd400WqrW6O0hYInqVvB67CZbpZuJusmanz7piD0ON//LNfJteJMfWg8axiPFAjiypuG&#10;aw37r4/hHESIyAZbz6ThSgHWq8HdEgvjL7yjcxlrkUM4FKjBxtgVUobKksMw8h1x5r597zDms6+l&#10;6fGSw10rJ0o9SYcN5waLHb1bqn7Kk9NQ2fLtdDWbxa79TOlwHKvZdrvX+uE+vb6AiJTiv/jm3pg8&#10;/1mpyWI6fZzB308ZALn6BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJA9BUTHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" fillcolor="#1a1446" stroked="f" strokeweight="1pt"/>
+                  <v:shape id="Text Box 693553963" o:spid="_x0000_s1033" type="#_x0000_t202" href="https://www.libertymutualgroup.com/about-lm/global/overview" style="position:absolute;left:2824;top:509;width:22932;height:2952;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA2Pxz+xgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cOiNSumVDhUH3pG6DvR7NrSlrLqGJW/vtF0Hw8X7/b7keXS8uNMTOs4b5rABB3HjT&#10;cavhsN88lSBiQjbYeyYNE0VYr+7vllgZf+VvuuxSK3IIxwo12JRCJWVsLDmMMx+IM3fyg8OUz6GV&#10;ZsBrDne9fC6KV+mw49xgMdCHpea8+3EaeJpO8etQq8/5Jp5tOG7r8B60fnwY3xYgEo3pX/znrk2e&#10;/1KWShVKKfj9KQMgVzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANj8c/sYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" o:button="t" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:fill o:detectmouseclick="t"/>
+                    <v:textbox inset="0,0,0,0">
+                      <w:txbxContent>
+                        <w:p w14:paraId="7FFF615E" w14:textId="77777777" w:rsidR="00CF1349" w:rsidRPr="00F56865" w:rsidRDefault="00CF1349" w:rsidP="00CF1349">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F56865">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t>libertyinternational.com/hk</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                </v:group>
+                <v:shape id="Text Box 195026656" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:4253;top:5124;width:37332;height:11449;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJV9RrywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RSsNA&#10;FETfBf9huULf7CaG2jZ2W0SwxkIFWz/gkr3NpsneDdltGv/eFQQfh5k5w6w2o23FQL2vHStIpwkI&#10;4tLpmisFX8fX+wUIH5A1to5JwTd52Kxvb1aYa3flTxoOoRIRwj5HBSaELpfSl4Ys+qnriKN3cr3F&#10;EGVfSd3jNcJtKx+S5FFarDkuGOzoxVDZHC5WwbY+pcePoak607y/bXfF/lycg1KTu/H5CUSgMfyH&#10;/9qFVpAlWTpfZrMZ/F6Kd0CufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJV9RrywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="69B841E7" w14:textId="77777777" w:rsidR="00E66A60" w:rsidRDefault="00CF1349" w:rsidP="00CF1349">
+                        <w:pPr>
+                          <w:pStyle w:val="Liberty-FC-Header"/>
+                          <w:rPr>
+                            <w:sz w:val="40"/>
+                            <w:szCs w:val="40"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00E66A60">
+                          <w:rPr>
+                            <w:sz w:val="40"/>
+                            <w:szCs w:val="40"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Professional Indemnity </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="0347421F" w14:textId="79EF0D6B" w:rsidR="00CF1349" w:rsidRPr="00E66A60" w:rsidRDefault="00CF1349" w:rsidP="00CF1349">
+                        <w:pPr>
+                          <w:pStyle w:val="Liberty-FC-Header"/>
+                          <w:rPr>
+                            <w:sz w:val="40"/>
+                            <w:szCs w:val="40"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00E66A60">
+                          <w:rPr>
+                            <w:sz w:val="40"/>
+                            <w:szCs w:val="40"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Insurance for </w:t>
+                        </w:r>
+                        <w:r w:rsidR="009A0199" w:rsidRPr="00E66A60">
+                          <w:rPr>
+                            <w:sz w:val="40"/>
+                            <w:szCs w:val="40"/>
+                          </w:rPr>
+                          <w:t>Design &amp; Construct Contractors</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CF1349">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70442D8E" wp14:editId="02949E9F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>9015730</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7548880" cy="1644650"/>
+                <wp:effectExtent l="0" t="0" r="13970" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1875013422" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7548880" cy="1644650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="646BB662" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:709.9pt;width:594.4pt;height:129.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4mxEJewIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HSZsFdYqgRYcB&#10;RVssHXpWZCkWIIuapMTJfv0o+SNtV+xQ7CKLJvlIPpG8vDo0muyF8wpMSYuznBJhOFTKbEv68+n2&#10;y5wSH5ipmAYjSnoUnl4tP3+6bO1CTKAGXQlHEMT4RWtLWodgF1nmeS0a5s/ACoNKCa5hAUW3zSrH&#10;WkRvdDbJ8/OsBVdZB1x4j39vOiVdJnwpBQ8PUnoRiC4p5hbS6dK5iWe2vGSLrWO2VrxPg30gi4Yp&#10;g0FHqBsWGNk59RdUo7gDDzKccWgykFJxkWrAaor8TTXrmlmRakFyvB1p8v8Plt/v1/bRIQ2t9QuP&#10;11jFQbomfjE/ckhkHUeyxCEQjj8vZtP5fI6cctQV59Pp+SzRmZ3crfPhm4CGxEtJHb5GIont73zA&#10;kGg6mMRoHrSqbpXWSYgdIK61I3uGb7fZFvGt0OOVlTYfckSY6Jmdak63cNQi4mnzQ0iiKqxykhJO&#10;7XhKhnEuTCg6Vc0q0eVYzPJ8oGD0SDknwIgssboRuwd4XeiA3RXb20dXkbp5dM7/lVjnPHqkyGDC&#10;6NwoA+49AI1V9ZE7+4GkjprI0gaq46MjDrpZ8pbfKnzeO+bDI3M4PNgSuBDCAx5SQ1tS6G+U1OB+&#10;v/c/2mNPo5aSFoexpP7XjjlBif5usNu/FtNpnN4kTGcXExTcS83mpcbsmmvAnilw9ViertE+6OEq&#10;HTTPuDdWMSqqmOEYu6Q8uEG4Dt2SwM3DxWqVzHBiLQt3Zm15BI+sxvZ9OjwzZ/seDzge9zAMLlu8&#10;afXONnoaWO0CSJXm4MRrzzdOe2qcfjPFdfJSTlan/bn8AwAA//8DAFBLAwQUAAYACAAAACEAldRi&#10;h98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92kSJum2RQRRQQP2gr2&#10;OM3uJsHsbMhu0vjvnZ709mbe8OZ7xW52nZjMEFpPCtJFAsJQ5XVLtYLPw/NdBiJEJI2dJ6PgxwTY&#10;lddXBeban+nDTPtYCw6hkKOCJsY+lzJUjXEYFr43xJ71g8PI41BLPeCZw10nl0mykg5b4g8N9uax&#10;MdX3fnQKjhZfDk+v4U3a5WQ37fv4ZdejUrc388MWRDRz/DuGCz6jQ8lMJz+SDqJTwEUib+/TDTe4&#10;+GmWsTqxWq1ZybKQ/zuUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA4mxEJewIAAIcF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCV1GKH3wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CF1349">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E11AB8D" wp14:editId="16EF28AD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A95DAF5" wp14:editId="01FDAE65">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>5070475</wp:posOffset>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>9192260</wp:posOffset>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2097405" cy="1096645"/>
-[...2 lines deleted...]
-            <wp:docPr id="16" name="Picture 16" descr="LIU_International_RGB_2Color"/>
+            <wp:extent cx="7562850" cy="9020175"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2044978792" name="Picture 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 18" descr="LIU_International_RGB_2Color"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2097405" cy="1096645"/>
+                      <a:ext cx="7562850" cy="9020175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
+            <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="page">
+            <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00BA7FCE">
+      <w:r w:rsidR="00CF1349">
         <w:rPr>
-          <w:noProof/>
-[...545 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4988F8B9" wp14:editId="26BAB311">
-[...2 lines deleted...]
-            <wp:docPr id="13" name="Picture 13"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C180472" wp14:editId="239F4B94">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>4505325</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>9288780</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2224405" cy="1111885"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1183020750" name="Graphic 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Liberty-AP-Cover-OfficeExterior.jpg"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="1183020750" name="Graphic 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
-                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7556500" cy="10688955"/>
+                      <a:ext cx="2224405" cy="1111885"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A9B2C4" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRPr="00974CBA" w:rsidRDefault="00974CBA" w:rsidP="00AE3BB5">
+    <w:p w14:paraId="49A9B2C4" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRPr="00667C08" w:rsidRDefault="00974CBA" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00974CBA">
+      <w:r w:rsidRPr="00667C08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CLAIMS MADE INSURANCE </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3BF39B" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRPr="00974CBA" w:rsidRDefault="00AA3E8A" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:ind w:right="-45"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CFD3217" w14:textId="77777777" w:rsidR="00472896" w:rsidRPr="00974CBA" w:rsidRDefault="00472896" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
@@ -868,88 +863,128 @@
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7F4C0439" w14:textId="77777777" w:rsidR="00472896" w:rsidRPr="00974CBA" w:rsidRDefault="00472896" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974CBA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">any claim or fact that might give rise to a claim, reported or which can be reported to an insurer under any insurance policy entered into before the commencement of the policy </w:t>
+        <w:t xml:space="preserve">any claim or fact that might give rise to a claim, reported or which can be reported to an insurer under any insurance policy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00974CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00974CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before the commencement of the policy </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00974CBA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>period;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="224AFC84" w14:textId="77777777" w:rsidR="00472896" w:rsidRPr="00974CBA" w:rsidRDefault="00472896" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974CBA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">any claim or fact that might give rise to a claim, noted in this proposal or any previous </w:t>
+        <w:t xml:space="preserve">any claim or fact that might give rise to a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00974CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>claim,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00974CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noted in this proposal or any previous </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00974CBA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>proposal;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="31C60688" w14:textId="77777777" w:rsidR="00472896" w:rsidRPr="00974CBA" w:rsidRDefault="00472896" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
@@ -1030,64 +1065,70 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974CBA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>However, where you become aware, and notify us in writing as soon as is reasonably practicable after first becoming aware but within the policy period, of any facts which might give rise to a claim against you, any claim which does arise out of such facts shall be deemed to have been made during the policy period, notwithstanding that the claim was made against you after the expiry of the policy period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15338914" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRPr="00974CBA" w:rsidRDefault="00AA3E8A" w:rsidP="00186BDB">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="140" w:lineRule="exact"/>
         <w:ind w:right="-45"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="751E7AF6" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRPr="00974CBA" w:rsidRDefault="00974CBA" w:rsidP="00AE3BB5">
+    <w:p w14:paraId="751E7AF6" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRPr="00667C08" w:rsidRDefault="00974CBA" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00974CBA">
+      <w:r w:rsidRPr="00667C08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>YOUR DUTY OF DISCLOSURE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D602023" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRPr="00974CBA" w:rsidRDefault="00AA3E8A" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BBDA06D" w14:textId="77777777" w:rsidR="00472896" w:rsidRPr="00974CBA" w:rsidRDefault="00472896" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1136,132 +1177,172 @@
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="326C1993" w14:textId="77777777" w:rsidR="00472896" w:rsidRPr="00974CBA" w:rsidRDefault="00472896" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974CBA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">You have the same duty to disclose those matters to the insurer before you renew, extend, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> or reinstate a contract of general insurance.</w:t>
+        <w:t>You have the same duty to disclose those matters to the insurer before you renew, extend, vary or reinstate a contract of general insurance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781DE514" w14:textId="77777777" w:rsidR="00472896" w:rsidRPr="00974CBA" w:rsidRDefault="00472896" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DEA37D0" w14:textId="77777777" w:rsidR="00472896" w:rsidRPr="00974CBA" w:rsidRDefault="00472896" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974CBA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Your duty however does not require disclosure of matter:</w:t>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00974CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>duty however</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00974CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does not require disclosure of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00974CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>matter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00974CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6BF0AC" w14:textId="77777777" w:rsidR="00472896" w:rsidRPr="00974CBA" w:rsidRDefault="00472896" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974CBA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">that diminishes the risk to be undertaken by the </w:t>
+        <w:t xml:space="preserve">that diminishes the risk </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00974CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00974CBA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> undertaken by the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00974CBA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>insurer;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="00FC9C41" w14:textId="77777777" w:rsidR="00472896" w:rsidRPr="00974CBA" w:rsidRDefault="00472896" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
@@ -1344,65 +1425,71 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974CBA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>as to which compliance with your duty is waived by the insurer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021973D7" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRPr="00974CBA" w:rsidRDefault="00AA3E8A" w:rsidP="00186BDB">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="140" w:lineRule="exact"/>
         <w:ind w:right="-48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="257DC22B" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRPr="00974CBA" w:rsidRDefault="00974CBA" w:rsidP="00AE3BB5">
+    <w:p w14:paraId="257DC22B" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRPr="00667C08" w:rsidRDefault="00974CBA" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00974CBA">
+      <w:r w:rsidRPr="00667C08">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>NON DISCLOSURE</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="648EB4E7" w14:textId="77777777" w:rsidR="00AA3E8A" w:rsidRPr="00974CBA" w:rsidRDefault="00AA3E8A" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:ind w:right="-48"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51BEE51F" w14:textId="77777777" w:rsidR="00472896" w:rsidRPr="00974CBA" w:rsidRDefault="00472896" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
@@ -1414,547 +1501,589 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974CBA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If you fail to comply with your duty of disclosure, the insurer may be entitled to reduce their liability under the contract in respect of a claim or may cancel the contract. If your non-disclosure is fraudulent, the insurer may also have the option of avoiding the contract from its beginning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2368C2FC" w14:textId="77777777" w:rsidR="00AE3BB5" w:rsidRPr="00974CBA" w:rsidRDefault="00AE3BB5" w:rsidP="00186BDB">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="140" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="050D0688" w14:textId="77777777" w:rsidR="00AE3BB5" w:rsidRPr="00974CBA" w:rsidRDefault="00974CBA" w:rsidP="00AE3BB5">
+    <w:p w14:paraId="050D0688" w14:textId="77777777" w:rsidR="00AE3BB5" w:rsidRPr="00667C08" w:rsidRDefault="00974CBA" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:pStyle w:val="LIUSectionHeaders"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00974CBA">
+      <w:r w:rsidRPr="00667C08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>PRIVACY NOTICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC03FBC" w14:textId="77777777" w:rsidR="00AE3BB5" w:rsidRPr="00974CBA" w:rsidRDefault="00AE3BB5" w:rsidP="00AE3BB5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="100" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D59EF34" w14:textId="66BEC516" w:rsidR="00302070" w:rsidRPr="00974CBA" w:rsidRDefault="00302070" w:rsidP="00302070">
+    <w:p w14:paraId="61D2CBB3" w14:textId="6B8DB13A" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Liberty International Insurance Limited (UBI 03967394) (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Liberty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) is part of the Liberty Mutual Group headquartered in the United States. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDD8E2E" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A47A17" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>We collect personal information to provide insurance products and services, manage claims and support related business operations.  This may include information collected from insurance brokers, intermediaries, or directly from you. If you do not provide the personal information requested, we may be unable to offer the appropriate type or level of service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EC9619" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334743CE" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you provide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Liberty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with personal or sensitive information about other individual, you must ensure they are aware of this notice and have consented to the disclosure.  If you have not done so, please inform </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Liberty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before sharing their data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50010017" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516D4C6B" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your personal information may be disclosed to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Liberty’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> related entities, reinsurers, insurance intermediaries, loss adjusters, legal and professional advisors and other service providers. We may also store your information with third party cloud or electronic storage providers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69198B72" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140787CE" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Some recipients may be located overseas in the United States, Canada, United Kingdom, European Union, India, China, Australia, Singapore and Malaysia. Where reasonably necessary, your information may be transferred to countries without comparable data protection laws to deliver the services you request. By engaging with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Liberty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, you consent to these cross-border transfers unless you notify us otherwise in writing.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF1B92E" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775A279F" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We are committed to protecting your privacy and ensuring transparency in how we use your personal information. As part of this commitment, we confirm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Liberty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does not currently use automated decision-making (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ADM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58AF0029" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA61968" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may access or seek correction of your personal information, make a privacy complaint, or raise any queries by contacting Liberty’s Privacy Officer: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="007F1366">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="15"/>
+            <w:szCs w:val="15"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>privacy.officer.ap@libertymutual.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>. If you require a physical mailing address, please contact the Privacy Officer via email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2995EE" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25699B90" w14:textId="77777777" w:rsidR="007F1366" w:rsidRPr="007F1366" w:rsidRDefault="007F1366" w:rsidP="007F1366">
+      <w:pPr>
+        <w:pStyle w:val="Liberty-ImportantNotice-Body"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information, and to view the relevant privacy policy for your jurisdiction, visit: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="007F1366">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="15"/>
+            <w:szCs w:val="15"/>
+          </w:rPr>
+          <w:t>Hong Kong Privacy Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007F1366">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0034327E" w14:textId="5F819D75" w:rsidR="00186BDB" w:rsidRDefault="00186BDB" w:rsidP="007F1366">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...364 lines deleted...]
-        <w:ind w:right="-52"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:sectPr w:rsidR="00186BDB" w:rsidSect="00AE3BB5">
-          <w:headerReference w:type="default" r:id="rId13"/>
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2835" w:right="1457" w:bottom="851" w:left="1848" w:header="1077" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00974CBA">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6D81B595" w14:textId="77777777" w:rsidR="008B194D" w:rsidRPr="008914ED" w:rsidRDefault="005924FA" w:rsidP="00C95497">
+    <w:p w14:paraId="6D81B595" w14:textId="77777777" w:rsidR="008B194D" w:rsidRPr="00BF37C2" w:rsidRDefault="005924FA" w:rsidP="00C95497">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008914ED">
+      <w:r w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Professional Indemnity Insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241FFC9C" w14:textId="77777777" w:rsidR="006331D9" w:rsidRDefault="006331D9" w:rsidP="006331D9">
       <w:pPr>
         <w:pStyle w:val="LIUSectionBodyText"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="8789" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8477"/>
+        <w:gridCol w:w="8789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006331D9" w:rsidRPr="001258E8" w14:paraId="456DC375" w14:textId="77777777" w:rsidTr="001258E8">
-[...2 lines deleted...]
-            <w:tcW w:w="8703" w:type="dxa"/>
+      <w:tr w:rsidR="006331D9" w:rsidRPr="001258E8" w14:paraId="456DC375" w14:textId="77777777" w:rsidTr="00E66A60">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
           <w:p w14:paraId="7A2AA8B0" w14:textId="77777777" w:rsidR="006331D9" w:rsidRPr="001258E8" w:rsidRDefault="006331D9" w:rsidP="001258E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
               <w:spacing w:line="80" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="519654BC" w14:textId="77777777" w:rsidR="006331D9" w:rsidRPr="001258E8" w:rsidRDefault="006331D9" w:rsidP="001258E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -1997,67 +2126,71 @@
               <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="176"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EF03FCA" w14:textId="77777777" w:rsidR="006331D9" w:rsidRDefault="006331D9" w:rsidP="006331D9">
       <w:pPr>
         <w:pStyle w:val="LIUSectionBodyText"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01CBEB86" w14:textId="77777777" w:rsidR="006B2EC0" w:rsidRPr="008914ED" w:rsidRDefault="008914ED" w:rsidP="008914ED">
+    <w:p w14:paraId="01CBEB86" w14:textId="77777777" w:rsidR="006B2EC0" w:rsidRPr="00BF37C2" w:rsidRDefault="008914ED" w:rsidP="008914ED">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008914ED">
+      <w:r w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DETAILS OF THE PROPOSER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07171D92" w14:textId="77777777" w:rsidR="006B2EC0" w:rsidRDefault="006B2EC0" w:rsidP="00440522">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc149713742"/>
       <w:bookmarkStart w:id="1" w:name="_Toc153768789"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="8460"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A1287F" w:rsidRPr="006B2EC0" w14:paraId="137A41C1" w14:textId="77777777" w:rsidTr="00611950">
@@ -3239,51 +3372,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3F2D972F" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="530DC77B" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="213ED9ED" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -3329,50 +3462,80 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0E5512EF" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30031F01" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="530DC77B" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75ADC48E" w14:textId="77777777" w:rsidR="006B2EC0" w:rsidRPr="006B2EC0" w:rsidRDefault="006B2EC0" w:rsidP="00440522">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="1842"/>
@@ -4761,67 +4924,74 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DC803EA" w14:textId="77777777" w:rsidR="006B2EC0" w:rsidRDefault="006B2EC0" w:rsidP="00440522">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D4AE141" w14:textId="77777777" w:rsidR="001C3BB6" w:rsidRDefault="001C3BB6" w:rsidP="001C3BB6">
+    <w:p w14:paraId="4D4AE141" w14:textId="77777777" w:rsidR="001C3BB6" w:rsidRPr="00BF37C2" w:rsidRDefault="001C3BB6" w:rsidP="001C3BB6">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="005924FA" w:rsidRPr="008914ED">
+      <w:r w:rsidR="005924FA" w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Professional Indemnity Insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB04BC3" w14:textId="77777777" w:rsidR="00905D03" w:rsidRDefault="00905D03" w:rsidP="00905D03">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
@@ -6840,73 +7010,64 @@
               <w:tabs>
                 <w:tab w:val="right" w:pos="742"/>
                 <w:tab w:val="right" w:pos="2443"/>
               </w:tabs>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00905D03">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Attach</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> also</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> the CV of each Partner/Principal/Director</w:t>
+              <w:t xml:space="preserve"> also the CV of each Partner/Principal/Director</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34F003F8" w14:textId="77777777" w:rsidR="006B2EC0" w:rsidRDefault="006B2EC0" w:rsidP="00D61B89">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="8460"/>
@@ -7092,67 +7253,71 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AE75630" w14:textId="77777777" w:rsidR="00437B55" w:rsidRPr="006B2EC0" w:rsidRDefault="00437B55" w:rsidP="00D61B89">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27E247B4" w14:textId="77777777" w:rsidR="00C52B02" w:rsidRPr="008914ED" w:rsidRDefault="008914ED" w:rsidP="008914ED">
+    <w:p w14:paraId="27E247B4" w14:textId="77777777" w:rsidR="00C52B02" w:rsidRPr="00BF37C2" w:rsidRDefault="008914ED" w:rsidP="008914ED">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008914ED">
+      <w:r w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>NATURE OF BUSINESS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE59D2F" w14:textId="77777777" w:rsidR="00905D03" w:rsidRDefault="00905D03" w:rsidP="00905D03">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="8460"/>
@@ -9535,67 +9700,74 @@
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00611950">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6090B3F1" w14:textId="77777777" w:rsidR="00905D03" w:rsidRDefault="00905D03" w:rsidP="00C52B02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A5416E5" w14:textId="77777777" w:rsidR="008B40C6" w:rsidRDefault="00905D03" w:rsidP="008B40C6">
+    <w:p w14:paraId="2A5416E5" w14:textId="77777777" w:rsidR="008B40C6" w:rsidRPr="00BF37C2" w:rsidRDefault="00905D03" w:rsidP="008B40C6">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="008B40C6" w:rsidRPr="008914ED">
+      <w:r w:rsidR="008B40C6" w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Professional Indemnity Insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FF09B5" w14:textId="77777777" w:rsidR="00905D03" w:rsidRDefault="00905D03" w:rsidP="00C52B02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1980"/>
@@ -13110,62 +13282,69 @@
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00611950">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00611950">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="627EC40D" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRDefault="00852A0B"/>
-    <w:p w14:paraId="3434182A" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
+    <w:p w14:paraId="3434182A" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00BF37C2" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="008914ED">
+      <w:r w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Professional Indemnity Insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8FDD3F" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRDefault="00852A0B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="4035"/>
         <w:gridCol w:w="2212"/>
         <w:gridCol w:w="2213"/>
       </w:tblGrid>
       <w:tr w:rsidR="008B40C6" w:rsidRPr="006B2EC0" w14:paraId="62AA6FFE" w14:textId="77777777" w:rsidTr="00611950">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
@@ -13487,67 +13666,51 @@
               <w:pStyle w:val="LIUBodyText"/>
               <w:spacing w:line="100" w:lineRule="exact"/>
               <w:ind w:left="680" w:hanging="510"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27A13322" w14:textId="77777777" w:rsidR="008B40C6" w:rsidRPr="008B40C6" w:rsidRDefault="008B40C6" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B40C6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revenue derived from contracts where the Proposer undertook construction, erection, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> or manufacturing activities but had no responsibility contractually or otherwise for the provision of </w:t>
+              <w:t xml:space="preserve">Revenue derived from contracts where the Proposer undertook construction, erection, installation or manufacturing activities but had no responsibility contractually or otherwise for the provision of </w:t>
             </w:r>
             <w:r w:rsidRPr="00784BAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Professional Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E336389" w14:textId="77777777" w:rsidR="008B40C6" w:rsidRPr="008B40C6" w:rsidRDefault="008B40C6" w:rsidP="008B40C6">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
@@ -14437,51 +14600,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="36F5BC4C" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C459178" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="7F1568B2" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -14527,50 +14690,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="098293A8" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C459178" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3222A178" w14:textId="77777777" w:rsidR="008B40C6" w:rsidRDefault="008B40C6" w:rsidP="00C52B02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6389"/>
         <w:gridCol w:w="2071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00784BAF" w:rsidRPr="00AA6101" w14:paraId="2C949F9C" w14:textId="77777777" w:rsidTr="00611950">
@@ -16221,67 +16404,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6389" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7973B4B5" w14:textId="77777777" w:rsidR="00784BAF" w:rsidRPr="00784BAF" w:rsidRDefault="00784BAF" w:rsidP="00784BAF">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00784BAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schools, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> and other </w:t>
+              <w:t xml:space="preserve">Schools, Hospitals and other </w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
                 <w:r w:rsidRPr="00784BAF">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Municipal</w:t>
                 </w:r>
               </w:smartTag>
               <w:r w:rsidRPr="00784BAF">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
                 <w:r w:rsidRPr="00784BAF">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Buildings</w:t>
@@ -17322,62 +17489,69 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00784BAF" w:rsidRPr="00AA6101">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25FAF808" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950"/>
-    <w:p w14:paraId="280A04C1" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRDefault="00611950" w:rsidP="00852A0B">
+    <w:p w14:paraId="280A04C1" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00BF37C2" w:rsidRDefault="00611950" w:rsidP="00852A0B">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00852A0B" w:rsidRPr="008914ED">
+      <w:r w:rsidR="00852A0B" w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Professional Indemnity Insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23651C48" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRDefault="00852A0B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6389"/>
         <w:gridCol w:w="2071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00784BAF" w:rsidRPr="00AA6101" w14:paraId="17FF84A7" w14:textId="77777777" w:rsidTr="00611950">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
@@ -20066,57 +20240,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7BBE595A" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -20137,57 +20311,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF52E9" w:rsidRPr="006B2EC0" w14:paraId="11903393" w14:textId="77777777" w:rsidTr="00EF021B">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -20303,51 +20477,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="64174CF7" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF09344" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="20632C98" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -20393,81 +20567,105 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3588D070" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CF09344" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36AAAB14" w14:textId="77777777" w:rsidR="00784BAF" w:rsidRDefault="00784BAF" w:rsidP="00784BAF">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7200DF" w14:textId="77777777" w:rsidR="00784BAF" w:rsidRPr="008914ED" w:rsidRDefault="008914ED" w:rsidP="008914ED">
+    <w:p w14:paraId="4C7200DF" w14:textId="77777777" w:rsidR="00784BAF" w:rsidRPr="00BF37C2" w:rsidRDefault="008914ED" w:rsidP="008914ED">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008914ED">
+      <w:r w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>CONTRACT HISTORY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C984659" w14:textId="77777777" w:rsidR="00784BAF" w:rsidRPr="00AA6101" w:rsidRDefault="00784BAF" w:rsidP="00784BAF">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6300"/>
         <w:gridCol w:w="1080"/>
@@ -20557,51 +20755,67 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contract History Annexure</w:t>
             </w:r>
             <w:r w:rsidRPr="00784BAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the 5 largest </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>co</w:t>
             </w:r>
             <w:r w:rsidRPr="00784BAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ntracts the Proposer has entered into in the last 5 years</w:t>
+              <w:t xml:space="preserve">ntracts the Proposer has </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00784BAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>entered into</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00784BAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the last 5 years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="049527EB" w14:textId="77777777" w:rsidR="00784BAF" w:rsidRPr="006B2EC0" w:rsidRDefault="00784BAF" w:rsidP="00784BAF">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="850"/>
                 <w:tab w:val="right" w:pos="2410"/>
               </w:tabs>
               <w:ind w:right="180"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -20958,57 +21172,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="212C553D" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -21029,57 +21243,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00914C76" w:rsidRPr="006B2EC0" w14:paraId="068AF34B" w14:textId="77777777" w:rsidTr="00914C76">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -21202,51 +21416,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1BA43554" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="059E8A05" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="15876FBC" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -21293,66 +21507,93 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
+          <w:p w14:paraId="407A9B30" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="059E8A05" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5BDBD3B9" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRDefault="00852A0B"/>
-    <w:p w14:paraId="1B564FED" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
+    <w:p w14:paraId="1B564FED" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00BF37C2" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="008914ED">
+      <w:r w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Professional Indemnity Insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59450A44" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRDefault="00852A0B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6300"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w14:paraId="43CDE1F0" w14:textId="77777777" w:rsidTr="00852A0B">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21405,51 +21646,67 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00914C76">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Does the Proposer ever enter into any Build Own &amp; Operate (BOO) contracts</w:t>
+              <w:t xml:space="preserve">Does the Proposer ever </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00914C76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>enter into</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00914C76">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> any Build Own &amp; Operate (BOO) contracts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00914C76">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>or any Build Own Operate &amp; Transfer (BOOT) contracts?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
@@ -21474,57 +21731,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="024FA086" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -21545,57 +21802,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00914C76" w:rsidRPr="006B2EC0" w14:paraId="1F7F2D9E" w14:textId="77777777" w:rsidTr="00914C76">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -21711,51 +21968,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6D05BC58" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="101773C8" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="32D6FCEF" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -21801,50 +22058,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADF7554" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="101773C8" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w14:paraId="3EA9B885" w14:textId="77777777" w:rsidTr="00611950">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="10FA138A" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="00914C76">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -21936,57 +22213,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5BC8BA8E" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -22007,57 +22284,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00914C76" w:rsidRPr="006B2EC0" w14:paraId="71523F65" w14:textId="77777777" w:rsidTr="00914C76">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -22187,51 +22464,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7B56EF69" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="512B9ABC" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="57140A02" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -22277,50 +22554,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="01E1FD68" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="512B9ABC" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64158E01" w14:textId="77777777" w:rsidR="00914C76" w:rsidRDefault="00914C76" w:rsidP="00914C76">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6300"/>
         <w:gridCol w:w="1080"/>
@@ -22421,57 +22718,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3F81B252" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -22492,57 +22789,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00914C76" w:rsidRPr="006B2EC0" w14:paraId="5C707866" w14:textId="77777777" w:rsidTr="00611950">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -22954,51 +23251,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4CC20106" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="49AE2F60" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="3997803E" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -23044,50 +23341,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4AFA4C17" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49AE2F60" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w14:paraId="45AD97FA" w14:textId="77777777" w:rsidTr="00611950">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="04145E04" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="00914C76">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -23165,57 +23482,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2FDCD394" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -23236,57 +23553,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FAC290A" w14:textId="77777777" w:rsidR="00914C76" w:rsidRDefault="00914C76" w:rsidP="00914C76">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -23402,57 +23719,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0B1D4080" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -23473,57 +23790,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00914C76" w:rsidRPr="006B2EC0" w14:paraId="17D10B45" w14:textId="77777777" w:rsidTr="00914C76">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -23639,51 +23956,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="49AA1E26" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1E53679B" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="36B045EF" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -23729,82 +24046,109 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="41AC8E59" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E53679B" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A7F2B14" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRDefault="00852A0B" w:rsidP="00914C76">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BA460A7" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
+    <w:p w14:paraId="4BA460A7" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00BF37C2" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="008914ED">
+      <w:r w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Professional Indemnity Insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1CC975" w14:textId="77777777" w:rsidR="00914C76" w:rsidRDefault="00914C76" w:rsidP="00914C76">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
@@ -23907,57 +24251,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="603F5765" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -23978,57 +24322,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w14:paraId="351A22C6" w14:textId="77777777" w:rsidTr="00914C76">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -24144,51 +24488,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="46B4CF96" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="218C762D" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00611950" w:rsidRDefault="00FA4A4A" w:rsidP="00611950">
+          <w:p w14:paraId="3B5676B2" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRDefault="00FA4A4A" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -24234,50 +24578,80 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0D49CC" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6437F922" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="218C762D" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6982D6A6" w14:textId="77777777" w:rsidR="00914C76" w:rsidRDefault="00914C76" w:rsidP="00914C76">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6300"/>
         <w:gridCol w:w="1080"/>
@@ -24378,57 +24752,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="121A6C2E" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -24449,57 +24823,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00914C76" w:rsidRPr="006B2EC0" w14:paraId="7F86BE75" w14:textId="77777777" w:rsidTr="00914C76">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -24615,51 +24989,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6F459692" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAE59D8" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="1D3E0232" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -24705,50 +25079,80 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2E96E579" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5219CD73" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BAE59D8" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F85324C" w14:textId="77777777" w:rsidR="00914C76" w:rsidRDefault="00914C76" w:rsidP="00914C76">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6300"/>
         <w:gridCol w:w="1080"/>
@@ -24849,57 +25253,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5B02ED16" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -24920,57 +25324,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00914C76" w:rsidRPr="006B2EC0" w14:paraId="139117D5" w14:textId="77777777" w:rsidTr="00914C76">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -25086,51 +25490,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="404BF74F" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5B5CA1" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="61E6860F" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -25176,50 +25580,80 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3AC07F4F" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FAFF0E9" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D5B5CA1" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="363A8DFC" w14:textId="77777777" w:rsidR="00914C76" w:rsidRDefault="00914C76" w:rsidP="00914C76">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6300"/>
         <w:gridCol w:w="1080"/>
@@ -25320,57 +25754,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="214FAA36" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -25391,57 +25825,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00914C76" w:rsidRPr="006B2EC0" w14:paraId="569AA533" w14:textId="77777777" w:rsidTr="00914C76">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -25557,51 +25991,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="05C08C5E" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46D5A8C5" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="1AC481F7" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -25647,50 +26081,80 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="36F962B7" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34D6FBB0" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46D5A8C5" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78C816E7" w14:textId="77777777" w:rsidR="00914C76" w:rsidRDefault="00914C76" w:rsidP="00914C76">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6300"/>
         <w:gridCol w:w="1080"/>
@@ -25791,57 +26255,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="47568F24" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -25862,57 +26326,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00914C76" w:rsidRPr="006B2EC0" w14:paraId="0E9778EB" w14:textId="77777777" w:rsidTr="00914C76">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -26028,51 +26492,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="64068B3D" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A188204" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="57C80126" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -26119,115 +26583,149 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0965E449" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75C62983" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A188204" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56C5688C" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="008914ED" w:rsidRDefault="00C21115" w:rsidP="008914ED">
+    <w:p w14:paraId="56C5688C" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="00BF37C2" w:rsidRDefault="00C21115" w:rsidP="008914ED">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="008914ED" w:rsidRPr="008914ED">
+      <w:r w:rsidR="008914ED" w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CLAIMS HISTORY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E48AA2F" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="00BE6F66" w:rsidRDefault="00C21115" w:rsidP="00611950">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8791" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="8789" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8791"/>
+        <w:gridCol w:w="8789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C21115" w:rsidRPr="001258E8" w14:paraId="7A9730E2" w14:textId="77777777" w:rsidTr="00C21115">
-[...2 lines deleted...]
-            <w:tcW w:w="8791" w:type="dxa"/>
+      <w:tr w:rsidR="00C21115" w:rsidRPr="001258E8" w14:paraId="7A9730E2" w14:textId="77777777" w:rsidTr="009119EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8789" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
           </w:tcPr>
           <w:p w14:paraId="74B5B96B" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="001258E8" w:rsidRDefault="00C21115" w:rsidP="00C21115">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001258E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please Note:</w:t>
             </w:r>
             <w:r w:rsidRPr="001258E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -26387,57 +26885,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="347F88A2" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -26458,57 +26956,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C21115" w:rsidRPr="006B2EC0" w14:paraId="10C72E98" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -26629,51 +27127,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="44534034" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8431" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="48D2F391" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="68D0207B" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -26719,50 +27217,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="71D77911" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48D2F391" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F43190C" w14:textId="77777777" w:rsidR="00C21115" w:rsidRDefault="00C21115" w:rsidP="00611950">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8791" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6300"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1139"/>
@@ -26860,57 +27378,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2D76ED17" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -26931,57 +27449,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C21115" w:rsidRPr="006B2EC0" w14:paraId="1676C8BE" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -27012,51 +27530,67 @@
           <w:p w14:paraId="3430321E" w14:textId="77777777" w:rsidR="00C21115" w:rsidRDefault="00C21115" w:rsidP="00C21115">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37FF73C1" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="006B2EC0" w:rsidRDefault="00C21115" w:rsidP="00C21115">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21115">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>If “Yes”, please provide details of matter, claimant, current status, amounts paid and reserve amounts.</w:t>
+              <w:t xml:space="preserve">If “Yes”, please provide details of matter, claimant, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C21115">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>current status</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C21115">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, amounts paid and reserve amounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5E087832" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="006B2EC0" w:rsidRDefault="00C21115" w:rsidP="00C21115">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="850"/>
                 <w:tab w:val="right" w:pos="2410"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -27095,51 +27629,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="65FFD433" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8431" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="227C84B1" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="7A7F89D4" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -27185,50 +27719,80 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2CD8985A" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F34782D" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="227C84B1" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A7F214A" w14:textId="77777777" w:rsidR="00C21115" w:rsidRDefault="00C21115" w:rsidP="00611950">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8791" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6300"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1139"/>
@@ -27326,57 +27890,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1139" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3E41684A" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -27397,57 +27961,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C21115" w:rsidRPr="006B2EC0" w14:paraId="59B3D3CB" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -27568,51 +28132,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="62D0ECCF" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8431" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0419A7C8" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="634C5C67" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -27658,83 +28222,117 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="253E122E" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CC7AF11" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0419A7C8" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E9DFB24" w14:textId="77777777" w:rsidR="00414546" w:rsidRPr="008914ED" w:rsidRDefault="00414546" w:rsidP="008914ED">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
           <w:color w:val="616265"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DB85544" w14:textId="77777777" w:rsidR="006B2EC0" w:rsidRPr="008914ED" w:rsidRDefault="008914ED" w:rsidP="008914ED">
+    <w:p w14:paraId="5DB85544" w14:textId="77777777" w:rsidR="006B2EC0" w:rsidRPr="00BF37C2" w:rsidRDefault="008914ED" w:rsidP="008914ED">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008914ED">
+      <w:r w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>INSURANCE HISTORY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03ABEC98" w14:textId="77777777" w:rsidR="00C827C5" w:rsidRPr="00B928CE" w:rsidRDefault="00C827C5" w:rsidP="00F81B4C">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8808" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6300"/>
         <w:gridCol w:w="992"/>
@@ -27834,57 +28432,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="67232F36" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -27905,57 +28503,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B2EC0" w:rsidRPr="006B2EC0" w14:paraId="603757AE" w14:textId="77777777" w:rsidTr="00611950">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -28076,51 +28674,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="462B8C2C" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8448" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAD4549" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="130EEEBA" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -28166,87 +28764,121 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0CC7E623" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="558843F8" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FAD4549" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B6D4702" w14:textId="77777777" w:rsidR="00C21115" w:rsidRDefault="00C21115" w:rsidP="00F81B4C">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A49E19C" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="00C42754" w:rsidRDefault="00C21115" w:rsidP="008914ED">
+    <w:p w14:paraId="1A49E19C" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="00BF37C2" w:rsidRDefault="00C21115" w:rsidP="008914ED">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="008914ED">
+      <w:r w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Professional Indemnity Insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F60D4E5" w14:textId="77777777" w:rsidR="006B2EC0" w:rsidRPr="006B2EC0" w:rsidRDefault="006B2EC0" w:rsidP="00F81B4C">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
@@ -28348,57 +28980,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="45AF692C" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -28419,57 +29051,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B2EC0" w:rsidRPr="006B2EC0" w14:paraId="654298F2" w14:textId="77777777" w:rsidTr="00FB6462">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -28590,51 +29222,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="46F25C0C" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC213EC" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="48C1AD58" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -28680,50 +29312,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="00849397" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AC213EC" w14:textId="7DFB22BD" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B050167" w14:textId="77777777" w:rsidR="00BA39C8" w:rsidRPr="00FB6462" w:rsidRDefault="00BA39C8" w:rsidP="008C0BA3">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="6300"/>
         <w:gridCol w:w="992"/>
@@ -28823,57 +29475,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5EEC82C7" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -28894,57 +29546,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B2EC0" w:rsidRPr="00FB6462" w14:paraId="00B229C8" w14:textId="77777777" w:rsidTr="00FB6462">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -29054,51 +29706,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4DF989DD" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="792AC391" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="2C6CCD63" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -29144,50 +29796,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="37310190" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="792AC391" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E4309E2" w14:textId="77777777" w:rsidR="00167706" w:rsidRDefault="00167706" w:rsidP="008C0BA3">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="1341"/>
         <w:gridCol w:w="4959"/>
@@ -29287,57 +29959,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="244D31EA" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -29358,57 +30030,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F4856" w:rsidRPr="00FB6462" w14:paraId="3CA48BC3" w14:textId="77777777" w:rsidTr="00611950">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -30122,66 +30794,70 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77D4D5F6" w14:textId="77777777" w:rsidR="00C21115" w:rsidRDefault="00C21115" w:rsidP="00C21115">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B2127F1" w14:textId="77777777" w:rsidR="004646EF" w:rsidRPr="008914ED" w:rsidRDefault="004646EF" w:rsidP="008914ED">
+    <w:p w14:paraId="3B2127F1" w14:textId="77777777" w:rsidR="004646EF" w:rsidRPr="00BF37C2" w:rsidRDefault="004646EF" w:rsidP="008914ED">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008914ED">
+      <w:r w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Limit of Liability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02061FD9" w14:textId="77777777" w:rsidR="00F57E20" w:rsidRDefault="00F57E20" w:rsidP="00264999">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="438"/>
@@ -31193,69 +31869,73 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="6B158061" w14:textId="77777777" w:rsidR="00C21115" w:rsidRDefault="00C21115" w:rsidP="00264999"/>
-    <w:p w14:paraId="32EAF3F0" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="00C42754" w:rsidRDefault="00C21115" w:rsidP="008914ED">
+    <w:p w14:paraId="32EAF3F0" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="00BF37C2" w:rsidRDefault="00C21115" w:rsidP="008914ED">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="008914ED" w:rsidRPr="008914ED">
+      <w:r w:rsidR="008914ED" w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BODILY INJURY &amp; PROPERTY DAMAGE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9D0AD6" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="006B2EC0" w:rsidRDefault="00C21115" w:rsidP="00C21115">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
@@ -31357,57 +32037,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="699B601F" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -31428,57 +32108,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A9CF4AF" w14:textId="77777777" w:rsidR="00E44A4D" w:rsidRDefault="00E44A4D" w:rsidP="00264999"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -31581,57 +32261,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="12852927" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -31652,57 +32332,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C21115" w:rsidRPr="00FB6462" w14:paraId="602806CC" w14:textId="77777777" w:rsidTr="00C21115">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -31805,51 +32485,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7A99A1F6" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="72E7631C" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="67A9E617" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -31895,50 +32575,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="49A95442" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72E7631C" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63A47AFC" w14:textId="77777777" w:rsidR="00C21115" w:rsidRDefault="00C21115" w:rsidP="00264999"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="8460"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C21115" w:rsidRPr="006B2EC0" w14:paraId="0CC0F914" w14:textId="77777777" w:rsidTr="00C21115">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
@@ -32011,51 +32711,51 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="62202C63" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0753ADAE" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="55CA53BD" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -32102,70 +32802,94 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3D187C4F" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0753ADAE" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55EFDEE2" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="00264999" w:rsidRDefault="00C21115" w:rsidP="00264999"/>
-    <w:p w14:paraId="6E465BB1" w14:textId="77777777" w:rsidR="001A2EE2" w:rsidRPr="008914ED" w:rsidRDefault="008914ED" w:rsidP="008914ED">
+    <w:p w14:paraId="6E465BB1" w14:textId="77777777" w:rsidR="001A2EE2" w:rsidRPr="00BF37C2" w:rsidRDefault="008914ED" w:rsidP="008914ED">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008914ED">
+      <w:r w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>OPTIONAL EXTENSIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C387C1B" w14:textId="77777777" w:rsidR="001A2EE2" w:rsidRDefault="001A2EE2" w:rsidP="00264999">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="97"/>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9000"/>
@@ -32480,57 +33204,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0AC65E2C" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -32551,57 +33275,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w14:paraId="6050C22E" w14:textId="77777777" w:rsidTr="00F86191">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -32680,57 +33404,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="71C2FC2A" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -32751,57 +33475,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w14:paraId="03D0B331" w14:textId="77777777" w:rsidTr="00F86191">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -32880,57 +33604,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2BA21371" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -32951,57 +33675,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w14:paraId="778C24DB" w14:textId="77777777" w:rsidTr="00F86191">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -33080,57 +33804,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="26A087F2" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -33151,104 +33875,108 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="566ECC82" w14:textId="77777777" w:rsidR="00B45DC2" w:rsidRDefault="00B45DC2" w:rsidP="00264999">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73A8873E" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="008914ED" w:rsidRDefault="003004CA" w:rsidP="008914ED">
+    <w:p w14:paraId="73A8873E" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="00BF37C2" w:rsidRDefault="003004CA" w:rsidP="008914ED">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell" w:cs="Arial"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="008914ED" w:rsidRPr="008914ED">
+      <w:r w:rsidR="008914ED" w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RISK MANAGEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23594492" w14:textId="77777777" w:rsidR="00C21115" w:rsidRPr="00BB2340" w:rsidRDefault="00C21115" w:rsidP="008914ED">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8791" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="361"/>
@@ -33290,51 +34018,69 @@
           <w:tcPr>
             <w:tcW w:w="6296" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7E1234B0" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00B45DC2" w:rsidRDefault="00FA4A4A" w:rsidP="003004CA">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:right="48"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003004CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Does the Proposer hold ISO or any other third party accreditation for the risk management procedures utilised?</w:t>
+              <w:t xml:space="preserve">Does the Proposer hold ISO or any other </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003004CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>third party</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003004CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accreditation for the risk management procedures utilised?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B7C4D95" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:right="92"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B2EC0">
               <w:rPr>
@@ -33345,57 +34091,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0AB91A89" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -33416,57 +34162,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003004CA" w:rsidRPr="006B2EC0" w14:paraId="3A410D07" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -33576,51 +34322,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6C9D9DE2" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8430" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="75BEC6DB" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="264FDF5C" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -33667,50 +34413,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
+          <w:p w14:paraId="75BEC6DB" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003004CA" w:rsidRPr="006B2EC0" w14:paraId="0441592B" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="361" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4D9B6446" w14:textId="77777777" w:rsidR="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -33898,51 +34654,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="462B0B62" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8430" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C609181" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="5560693C" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -33988,50 +34744,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3F2FB420" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C609181" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62F22771" w14:textId="77777777" w:rsidR="00BE701A" w:rsidRDefault="00BE701A" w:rsidP="00264999">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -34136,57 +34912,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6243B548" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="006B2EC0" w:rsidRDefault="00FA4A4A" w:rsidP="008173E8">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -34207,57 +34983,57 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003004CA" w:rsidRPr="00FB6462" w14:paraId="61D5FAD1" w14:textId="77777777" w:rsidTr="003004CA">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -34360,51 +35136,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="69041943" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4A0A69" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="2E96F971" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -34450,50 +35226,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="30883717" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D4A0A69" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14754AD9" w14:textId="77777777" w:rsidR="003004CA" w:rsidRDefault="003004CA" w:rsidP="00264999">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8791" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -34593,57 +35389,57 @@
             </w:r>
             <w:r w:rsidR="00FA4A4A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00FA4A4A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r w:rsidR="00FA4A4A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FA4A4A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FA4A4A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="175E7136" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="006B2EC0" w:rsidRDefault="003004CA" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2443"/>
@@ -34664,57 +35460,57 @@
             </w:r>
             <w:r w:rsidR="00FA4A4A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00FA4A4A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A0555">
-[...5 lines deleted...]
-            <w:r w:rsidR="007A0555">
+            <w:r w:rsidR="00FA4A4A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FA4A4A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FA4A4A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003004CA" w:rsidRPr="006B2EC0" w14:paraId="5DB511C9" w14:textId="77777777" w:rsidTr="00611950">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
@@ -34927,51 +35723,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="578DEEEA" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8431" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7B137214" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="0D8BB539" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -35017,50 +35813,70 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6AC785F4" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B137214" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58B5EF1B" w14:textId="77777777" w:rsidR="003004CA" w:rsidRDefault="003004CA" w:rsidP="00264999">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8786" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -35541,73 +36357,77 @@
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If such procedures are not in place, please advise how these exposures are managed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66A003BD" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRDefault="00FA4A4A" w:rsidP="00264999">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23BC642C" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00C42754" w:rsidRDefault="00FA4A4A" w:rsidP="008914ED">
+    <w:p w14:paraId="23BC642C" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00BF37C2" w:rsidRDefault="00FA4A4A" w:rsidP="008914ED">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="008914ED">
+      <w:r w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Professional Indemnity Insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5B9ECA" w14:textId="77777777" w:rsidR="003004CA" w:rsidRDefault="003004CA" w:rsidP="00264999">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
@@ -36165,51 +36985,51 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="03975F4D" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="006B2EC0" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="612FBB20" w14:textId="77777777" w:rsidR="00611950" w:rsidRPr="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
+          <w:p w14:paraId="317BE5DD" w14:textId="77777777" w:rsidR="00611950" w:rsidRDefault="00611950" w:rsidP="00611950">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -36255,50 +37075,80 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="767195E5" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05A6E845" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="612FBB20" w14:textId="77777777" w:rsidR="006F6D09" w:rsidRPr="00611950" w:rsidRDefault="006F6D09" w:rsidP="00611950">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24AD2FEF" w14:textId="77777777" w:rsidR="003004CA" w:rsidRDefault="003004CA" w:rsidP="00264999">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2314979A" w14:textId="77777777" w:rsidR="006B467E" w:rsidRDefault="006B467E" w:rsidP="00264999">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -36371,141 +37221,169 @@
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C256B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>With effect from 1 January 2018, if applicable, Levy on insurance premium collected by the Insurance Authority is imposed on this policy at the applicable rate and will be remitted in accordance with the prescribed arrangements.  For further information, please visit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="313FD8E5" w14:textId="77777777" w:rsidR="006B467E" w:rsidRPr="00F31E28" w:rsidRDefault="006B467E" w:rsidP="00974CBA">
+          <w:p w14:paraId="313FD8E5" w14:textId="3A9A2596" w:rsidR="006B467E" w:rsidRPr="00F31E28" w:rsidRDefault="006B467E" w:rsidP="00974CBA">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidR="004E7357" w:rsidRPr="004E7357">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>https://assets.libertyspecialtymarketsap.com/forms/general/hong-kong-levy-on-insurance-premium/</w:t>
+                <w:t>https://assets.libertyspecialtymarketsap.com/get-document/e002a846-9063-4665-8a73-9e3d2d331950</w:t>
+              </w:r>
+              <w:r w:rsidRPr="004E7357">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F31E28">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>or contact: (852) 3655 2600</w:t>
+              <w:t xml:space="preserve">or contact: (852) </w:t>
+            </w:r>
+            <w:r w:rsidR="00911104" w:rsidRPr="00911104">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2892 3888</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FA72D09" w14:textId="77777777" w:rsidR="003004CA" w:rsidRDefault="003004CA" w:rsidP="00264999">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B779EFD" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="00BB2340" w:rsidRDefault="003004CA" w:rsidP="00264999">
       <w:pPr>
         <w:pStyle w:val="LIUBlueHeadingsNOTOC"/>
         <w:pBdr>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="371B3F54" w14:textId="77777777" w:rsidR="00AB2F82" w:rsidRPr="003C704E" w:rsidRDefault="003C704E" w:rsidP="00BA7FCE">
+    <w:p w14:paraId="371B3F54" w14:textId="77777777" w:rsidR="00AB2F82" w:rsidRPr="00BF37C2" w:rsidRDefault="003C704E" w:rsidP="00BA7FCE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00BA7FCE" w:rsidRPr="00BA7FCE">
+      <w:r w:rsidR="00BA7FCE" w:rsidRPr="00BF37C2">
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>DECLARATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B595741" w14:textId="77777777" w:rsidR="000F079D" w:rsidRDefault="000F079D" w:rsidP="00C95497">
       <w:pPr>
         <w:pStyle w:val="LIUBodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="425"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D751502" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -36562,285 +37440,386 @@
     <w:p w14:paraId="0FE48B64" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>that I understand that I am to disclose in this form, fully and faithfully, all the facts that I know or ought to know, otherwise the Policy issued hereunder may be void and I may receive nothing from the Policy;</w:t>
+        <w:t xml:space="preserve">that I understand that I am to disclose in this form, fully and faithfully, all the facts that I know or ought to know, otherwise the Policy issued hereunder may be void and I may receive nothing from the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003004CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Policy;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4DC42450" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78B1F89C" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>that I am, after enquiry, authorised by all person(s) or entities seeking insurance, to make this proposal;</w:t>
+        <w:t xml:space="preserve">that I am, after enquiry, authorised by all person(s) or entities seeking insurance, to make this </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003004CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>proposal;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5E9B79EC" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA13951" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
+    <w:p w14:paraId="0DA13951" w14:textId="1F82EDC7" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>that after enquiry, all information supplied in this proposal and any supporting documents attached to this proposal or supplied separately, is true and correct and that until a Contract of Insurance is entered into, I am obliged to inform Liberty Specialty Markets of any changes to any information supplied or of any new information that is relevant;</w:t>
+        <w:t xml:space="preserve">that after enquiry, all information supplied in this proposal and any supporting documents attached to this proposal or supplied separately, is true and correct and that until a Contract of Insurance is </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003004CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003004CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I am obliged to inform Liberty of any changes to any information supplied or of any new information that is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003004CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>relevant;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7D207F16" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62B864B4" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
+    <w:p w14:paraId="62B864B4" w14:textId="07C007F6" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>that I understand Liberty Specialty Markets relies on the accuracy of the information and documentation supplied proposing for this insurance;</w:t>
+        <w:t xml:space="preserve">that I understand Liberty relies on the accuracy of the information and documentation supplied proposing for this </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003004CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>insurance;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="56FC3504" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="248ABC50" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
+    <w:p w14:paraId="248ABC50" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="006F6D09">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:left="431" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>that if a Contract is entered into, all information and documentation supplied in proposing for this insurance shall be incorporated into and form part of such Contract of Insurance;</w:t>
+        <w:t xml:space="preserve">that if a Contract is entered into, all information and documentation supplied in proposing for this insurance shall be incorporated into and form part of such Contract of </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003004CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Insurance;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="79670514" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
+    <w:p w14:paraId="79670514" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="006F6D09">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="exact"/>
+        <w:ind w:left="431" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="003ABD11" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
+    <w:p w14:paraId="003ABD11" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="006F6D09">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:left="431" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>that I have read and understood the Important Notices which form part of this proposal;</w:t>
+        <w:t xml:space="preserve">that I have read and understood the Important Notices which form part of this </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003004CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>proposal;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6873DEC2" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="003004CA">
+    <w:p w14:paraId="6873DEC2" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="003004CA" w:rsidRDefault="003004CA" w:rsidP="006F6D09">
       <w:pPr>
         <w:spacing w:line="140" w:lineRule="exact"/>
+        <w:ind w:left="431" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4035B16A" w14:textId="77777777" w:rsidR="000F7ADD" w:rsidRDefault="003004CA" w:rsidP="003004CA">
+    <w:p w14:paraId="4035B16A" w14:textId="69F810BA" w:rsidR="000F7ADD" w:rsidRDefault="003004CA" w:rsidP="006F6D09">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:left="431" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003004CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>that I understand that no insurance is in force until a Contract of Insurance is entered into, which is upon the Proposers acceptance of an offer by Liberty Specialty Markets, if any.</w:t>
+        <w:t xml:space="preserve">that I understand that no insurance is in force until a Contract of Insurance is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003004CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003004CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, which is upon the Proposers acceptance of an offer by Liberty, if any.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E3F7D0" w14:textId="77777777" w:rsidR="003004CA" w:rsidRPr="000F7ADD" w:rsidRDefault="003004CA" w:rsidP="003004CA">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8928" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -37284,236 +38263,239 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37B7701E" w14:textId="77777777" w:rsidR="000F7ADD" w:rsidRPr="000F7ADD" w:rsidRDefault="000F7ADD" w:rsidP="0089446B">
       <w:pPr>
         <w:spacing w:line="380" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1354F961" w14:textId="77777777" w:rsidR="008C0B36" w:rsidRPr="008C0B36" w:rsidRDefault="00BA7FCE" w:rsidP="00BA7FCE">
-      <w:r w:rsidRPr="00BA7FCE">
+    <w:p w14:paraId="1354F961" w14:textId="77777777" w:rsidR="008C0B36" w:rsidRPr="00BF37C2" w:rsidRDefault="00BA7FCE" w:rsidP="00BA7FCE">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-          <w:color w:val="616265"/>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF37C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1446"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>HAVE YOU REMEMBERED TO ATTACH THE FOLLOWING?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DEFC6D8" w14:textId="77777777" w:rsidR="000F7ADD" w:rsidRDefault="000F7ADD" w:rsidP="00BF1A38">
       <w:pPr>
         <w:pStyle w:val="LIUSectionBodyText"/>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1590"/>
-        <w:gridCol w:w="6897"/>
+        <w:gridCol w:w="1698"/>
+        <w:gridCol w:w="7233"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D55EF9" w:rsidRPr="001258E8" w14:paraId="7E98055A" w14:textId="77777777" w:rsidTr="001258E8">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00D55EF9" w:rsidRPr="001258E8" w14:paraId="7E98055A" w14:textId="77777777" w:rsidTr="009119EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32AC26AF" w14:textId="77777777" w:rsidR="00D55EF9" w:rsidRPr="00852A0B" w:rsidRDefault="00D55EF9" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIUSectionBodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00852A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Question </w:t>
             </w:r>
             <w:r w:rsidR="003004CA" w:rsidRPr="00852A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7233" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1154D5BA" w14:textId="77777777" w:rsidR="00D55EF9" w:rsidRPr="00852A0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:spacing w:after="120"/>
               <w:ind w:left="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00852A0B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Details and CV of each Partner/Principal/Director.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00852A0B" w:rsidRPr="001258E8" w14:paraId="35919E8C" w14:textId="77777777" w:rsidTr="00852A0B">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00852A0B" w:rsidRPr="001258E8" w14:paraId="35919E8C" w14:textId="77777777" w:rsidTr="009119EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="29124429" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00852A0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00852A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Question 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7233" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3CCD931D" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00852A0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00852A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A Copy of Standard Contract or Terms of Engagement used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00852A0B" w:rsidRPr="001258E8" w14:paraId="6F89D877" w14:textId="77777777" w:rsidTr="00852A0B">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00852A0B" w:rsidRPr="001258E8" w14:paraId="6F89D877" w14:textId="77777777" w:rsidTr="009119EE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2E7C20A0" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00852A0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00852A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Question 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7233" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6AFC63B4" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00852A0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00852A0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>An outline of Risk Management procedures.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1642329C" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRDefault="00852A0B" w:rsidP="00765742">
@@ -37599,398 +38581,400 @@
       <w:pPr>
         <w:pStyle w:val="LIUSectionBodyText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B7147E6" w14:textId="77777777" w:rsidR="00BA7FCE" w:rsidRDefault="00BA7FCE" w:rsidP="00302070">
       <w:pPr>
         <w:pStyle w:val="LIUSectionBodyText"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43E04262" w14:textId="19C98E10" w:rsidR="00302070" w:rsidRPr="00BA7FCE" w:rsidRDefault="00302070" w:rsidP="00302070">
+    <w:p w14:paraId="0D5F7EF3" w14:textId="6A3ABA60" w:rsidR="00302070" w:rsidRDefault="00ED52E3" w:rsidP="00765742">
       <w:pPr>
         <w:pStyle w:val="LIUSectionBodyText"/>
-        <w:spacing w:line="200" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7FCE">
+      <w:r w:rsidRPr="00ED52E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>Liberty Specialty Markets Hong Kong Limited (</w:t>
+        <w:t>Liberty International Insurance Limited (UBI 03967394)</w:t>
       </w:r>
-      <w:r w:rsidR="00F84F57" w:rsidRPr="00F84F57">
-[...21 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2395DF7C" w14:textId="77777777" w:rsidR="00302070" w:rsidRDefault="00302070" w:rsidP="00765742">
       <w:pPr>
         <w:pStyle w:val="LIUSectionBodyText"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47AB5C28" w14:textId="77777777" w:rsidR="00302070" w:rsidRDefault="00302070" w:rsidP="00765742">
       <w:pPr>
         <w:pStyle w:val="LIUSectionBodyText"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00302070" w:rsidSect="00302070">
-          <w:headerReference w:type="default" r:id="rId16"/>
-          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="2835" w:right="1457" w:bottom="851" w:left="1848" w:header="1077" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13182" w:type="dxa"/>
         <w:tblInd w:w="534" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2636"/>
         <w:gridCol w:w="2636"/>
         <w:gridCol w:w="1318"/>
         <w:gridCol w:w="1319"/>
         <w:gridCol w:w="2636"/>
         <w:gridCol w:w="2637"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00852A0B" w14:paraId="2A1E9AD0" w14:textId="77777777" w:rsidTr="00AE3BB5">
+      <w:tr w:rsidR="00852A0B" w14:paraId="2A1E9AD0" w14:textId="77777777" w:rsidTr="009119EE">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13182" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FB48A5" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00BF37C2" w:rsidRDefault="00BA7FCE" w:rsidP="009119EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="616265"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA7FCE">
-[...2 lines deleted...]
-                <w:color w:val="616265"/>
+            <w:r w:rsidRPr="00BF37C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A1446"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ANNEXURE A – CONTRACT HISTORY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00852A0B" w:rsidRPr="00303D0B" w14:paraId="27EFEB05" w14:textId="77777777" w:rsidTr="00BA7FCE">
+      <w:tr w:rsidR="00852A0B" w:rsidRPr="00303D0B" w14:paraId="27EFEB05" w14:textId="77777777" w:rsidTr="00ED52E3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7325F23B" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00303D0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11CAA504" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00303D0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26294D5E" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00303D0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1989CA7F" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00303D0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="562A1837" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00303D0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00852A0B" w:rsidRPr="00303D0B" w14:paraId="419F6BD2" w14:textId="77777777" w:rsidTr="00BA7FCE">
+      <w:tr w:rsidR="00852A0B" w:rsidRPr="009119EE" w14:paraId="419F6BD2" w14:textId="77777777" w:rsidTr="00ED52E3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A17EE04" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00303D0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
+          <w:p w14:paraId="3A17EE04" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="009119EE" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00303D0B">
+            <w:r w:rsidRPr="009119EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Client</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4312E911" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00303D0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4312E911" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="009119EE" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009119EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name &amp; Location of Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4784144E" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00303D0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="4784144E" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="009119EE" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009119EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contract Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="310BDA17" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00303D0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="310BDA17" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="009119EE" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009119EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contract Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBA7175" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="00303D0B" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="2EBA7175" w14:textId="77777777" w:rsidR="00852A0B" w:rsidRPr="009119EE" w:rsidRDefault="00852A0B" w:rsidP="00852A0B">
+            <w:pPr>
+              <w:pStyle w:val="LIUBodyText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009119EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Services Provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w14:paraId="6B82982F" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BF83AB9" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text116"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -38054,51 +39038,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CF1801C" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text123"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -38161,77 +39144,75 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77CC6EC9" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303D0B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78C31332" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text124"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -38288,51 +39269,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EC460DE" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text135"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -38396,51 +39376,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EC520A7" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text136"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -38506,111 +39485,107 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w14:paraId="6F214CE7" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C15241C" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22170257" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67C197F9" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303D0B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08F01988" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text125"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -38664,97 +39639,94 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E10235C" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C298006" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w14:paraId="0FE184C6" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B903B3E" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text117"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -38818,51 +39790,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="173DA725" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text122"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -38925,77 +39896,75 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33420664" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303D0B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06FBFCE7" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text126"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -39052,51 +40021,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C21E3D7" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text134"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -39160,51 +40128,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B2E723F" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text137"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -39270,111 +40237,107 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w14:paraId="4E0917E1" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59AF6802" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39360AE4" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="694C9176" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303D0B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39754465" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text127"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -39428,97 +40391,94 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62CD9913" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04766B90" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w14:paraId="79794647" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DE5DECA" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -39582,51 +40542,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06A0D33D" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text121"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -39689,77 +40648,75 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62D47531" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303D0B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BA0D52F" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text128"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -39816,51 +40773,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="341F33A2" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text133"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -39924,51 +40880,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C0C933D" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text138"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -40034,111 +40989,107 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w14:paraId="1367FC3C" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C89F7B2" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13F042B4" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="033BC178" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303D0B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2679D669" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text129"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -40192,97 +41143,94 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B234E5E" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04823CED" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w14:paraId="2312A301" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17443CC0" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text119"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -40346,51 +41294,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FDB5902" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text120"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -40453,77 +41400,75 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CF2719B" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303D0B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BFCEC8C" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text130"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -40580,51 +41525,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="410B9B43" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text132"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -40688,51 +41632,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75504276" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text139"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -40798,107 +41741,103 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w14:paraId="1DD8636C" w14:textId="77777777" w:rsidTr="00FA4A4A">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D0413D7" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4079D49B" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CDE0C50" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00303D0B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D8B0FEA" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00FA4A4A">
             <w:pPr>
               <w:pStyle w:val="LIUBodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text131"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -40952,122 +41891,120 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AEE35FD" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F99E44F" w14:textId="77777777" w:rsidR="00FA4A4A" w:rsidRPr="00303D0B" w:rsidRDefault="00FA4A4A" w:rsidP="00852A0B">
             <w:pPr>
               <w:pStyle w:val="LIULegalSignoff"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="116AECF8" w14:textId="77777777" w:rsidR="005A09AE" w:rsidRDefault="005A09AE" w:rsidP="00765742">
       <w:pPr>
         <w:pStyle w:val="LIUSectionBodyText"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005A09AE" w:rsidSect="00AE3BB5">
-      <w:headerReference w:type="default" r:id="rId18"/>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="2122" w:right="1956" w:bottom="1457" w:left="1440" w:header="1077" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FFAF567" w14:textId="77777777" w:rsidR="00205164" w:rsidRDefault="00205164">
+    <w:p w14:paraId="775BB544" w14:textId="77777777" w:rsidR="00321AA0" w:rsidRDefault="00321AA0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C038851" w14:textId="77777777" w:rsidR="00205164" w:rsidRDefault="00205164">
+    <w:p w14:paraId="5A66C2B7" w14:textId="77777777" w:rsidR="00321AA0" w:rsidRDefault="00321AA0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -41088,99 +42025,105 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rockwell">
     <w:panose1 w:val="02060603020205020403"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02040503060506020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Rockwell Std Light">
-    <w:altName w:val="Cambria"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Roboto Light">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
-[...5 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24AE5BE7" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="00974CBA" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7926B0BF" wp14:editId="5C577A02">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2291715</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9951720</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4319905" cy="127635"/>
               <wp:effectExtent l="0" t="0" r="4445" b="5715"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="Text Box 15"/>
               <wp:cNvGraphicFramePr>
@@ -41263,59 +42206,58 @@
                             <w:t>)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1D5E1AC7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7926B0BF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 15" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:180.45pt;margin-top:783.6pt;width:340.15pt;height:10.05pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsBB4oLQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+p0k7GFvUdCqbipCq&#10;bVKL9uw6ThuR+BrbbTJ+PcdO0k2DJ8SLe+N77tc5153fdE3NTsq6inTOp5OUM6UlFZXe5/z7dvXh&#10;ijPnhS5ETVrl/Fk5frN4/27emkzN6EB1oSxDEu2y1uT84L3JksTJg2qEm5BRGs6SbCM8Pu0+Kaxo&#10;kb2pk1maXiYt2cJYkso53N71Tr6I+ctSSf9Qlk55Vuccvfl42njuwpks5iLbW2EOlRzaEP/QRSMq&#10;jaLnVHfCC3a01R+pmkpaclT6iaQmobKspIozYJpp+maazUEYFWcBOc6caXL/L628Pz1aVhXQ7hNn&#10;WjTQaKs6z75Qx3AFflrjMsA2BkDf4R7YOKsza5I/HCDJK0wf4IAOfHSlbcIvJmUIhATPZ9pDGYnL&#10;jxfT6+sU5SV809nny4tYN3mJNtb5r4oaFoycW8gaOxCntfOhvshGSCimaVXVdZS21qzNOTKmMeDs&#10;QUSth8b7XsMIvtt1w8Q7Kp4xsKV+ZZyRqwrF18L5R2GxIxgFe+8fcJQ1oQgNFmcHsr/+dh/wkA5e&#10;zlrsXM7dz6OwirP6m4aoYUFHw47GbjT0sbklrPEUL8rIaCLA+no0S0vNE57DMlSBS2iJWjn3o3nr&#10;+83Hc5JquYwgrKERfq03Ro66Biq33ZOwZuDbQ6l7GrdRZG9o77E98cujp7KKmgRCexYHnrHCUarh&#10;uYU38vo7ol7+FBa/AQAA//8DAFBLAwQUAAYACAAAACEA/4dSM+IAAAAOAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/DMAyF70j8h8hI3FiyjXajNJ0QEuKE0DZAHLPWtN0apzRZW/497glutt/T8/fS&#10;zWgb0WPna0ca5jMFAil3RU2lhrf9080ahA+GCtM4Qg0/6GGTXV6kJincQFvsd6EUHEI+MRqqENpE&#10;Sp9XaI2fuRaJtS/XWRN47UpZdGbgcNvIhVKxtKYm/lCZFh8rzE+7s9Wwd8/H4/Ch+u/XiN4/MXo5&#10;lSFofX01PtyDCDiGPzNM+IwOGTMd3JkKLxoNy1jdsZWFKF4tQEwWdTvn6TDd1qslyCyV/2tkvwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBsBB4oLQIAAFwEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/h1Iz4gAAAA4BAAAPAAAAAAAAAAAAAAAA&#10;AIcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
-              <v:path arrowok="t"/>
+            <v:shape id="Text Box 15" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:180.45pt;margin-top:783.6pt;width:340.15pt;height:10.05pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeTSinGAIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p0k7Nrao6VQ2FSFV&#10;26QO7dl17DbC8TXXbpPx67l2khYNnhAvzo3v9znH89uuMeyo0NdgSz6d5JwpK6Gq7a7k355XH645&#10;80HYShiwquSvyvPbxft389YVagZ7MJVCRkWsL1pX8n0IrsgyL/eqEX4CTllyasBGBPrFXVahaKl6&#10;Y7JZnl9lLWDlEKTynm7veydfpPpaKxketfYqMFNymi2kE9O5jWe2mItih8LtazmMIf5hikbUlpqe&#10;St2LINgB6z9KNbVE8KDDREKTgda1VGkH2maav9lmsxdOpV0IHO9OMPn/V1Y+HDfuCVnoPkNHBKYl&#10;vFuD/O4Jm6x1vhhiIqa+8BQdF+00NvFLKzBKJGxfT3iqLjBJlx8vpjc3+SVnknzT2aeri8sIeHbO&#10;dujDFwUNi0bJkfhKE4jj2oc+dAyJzSysamMSZ8aytuRUMU8JJw8VN3YYvJ81Th26bUdp0dxC9UoL&#10;I/Ra8E6uamq+Fj48CSTyaRUSdHikQxugJjBYnO0Bf/7tPsYTJ+TlrCUxldz/OAhUnJmvltiKyhsN&#10;HI3taNhDcwekzyk9FSeTSQkYzGhqhOaFdL6MXcglrKReJQ+jeRd6SdM7kWq5TEGkLyfC2m6cHHmN&#10;UD53LwLdgHcgph5glJko3sDex/bALw8BdJ04OaM44EzaTKwO7yiK//f/FHV+7YtfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAUH28zuIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uR&#10;uFE7LaQlxKkQjxvlUUCCmxObJCJeR7aThn/P5gS33Z3R7Df5drIdG40PrUMJyUIAM1g53WIt4e31&#10;/mwDLESFWnUOjYQfE2BbHB/lKtPugC9m3MeaUQiGTEloYuwzzkPVGKvCwvUGSfty3qpIq6+59upA&#10;4bbjSyFSblWL9KFRvblpTPW9H6yE7iP4h1LEz/G23sXnJz683yWPUp6eTNdXwKKZ4p8ZZnxCh4KY&#10;SjegDqyTsErFJVlJuEjXS2CzRZwnNJXzbbNeAS9y/r9G8QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDeTSinGAIAADUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBQfbzO4gAAAA4BAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00AB0BCE" w:rsidRPr="003E754F" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
+                  <w:p w14:paraId="20B1139B" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="003E754F" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="616265"/>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="003E754F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="616265"/>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Liberty </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="616265"/>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
@@ -41414,678 +42356,1192 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0E305B96" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="00974CBA" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E305B96" w14:textId="53F57512" w:rsidR="00AB0BCE" w:rsidRPr="00974CBA" w:rsidRDefault="003F5FDE" w:rsidP="00974CBA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A9922F6" wp14:editId="3F23FB62">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>4102735</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10093325</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1331595" cy="154305"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1293602673" name="Text Box 1293602673"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1331595" cy="154305"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5C842111" w14:textId="55391954" w:rsidR="003F5FDE" w:rsidRPr="003F5FDE" w:rsidRDefault="003F5FDE" w:rsidP="003F5FDE">
+                          <w:pPr>
+                            <w:pStyle w:val="Footer"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>p.</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> of </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E37B78">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>15</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0A9922F6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1293602673" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:323.05pt;margin-top:794.75pt;width:104.85pt;height:12.15pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5IAV4EQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p0lbOkHUdCqbipCm&#10;bVKH9uw6dhPJ8TXXbpPy67l2mhYNnhAvzo3v9znHy9u+Neyo0DdgSz6d5JwpK6Fq7L7k3182Hz5x&#10;5oOwlTBgVclPyvPb1ft3y84VagY1mEohoyLWF50reR2CK7LMy1q1wk/AKUtODdiKQL+4zyoUHVVv&#10;TTbL85usA6wcglTe0+394OSrVF9rJcOT1l4FZkpOs4V0Yjp38cxWS1HsUbi6kecxxD9M0YrGUtNL&#10;qXsRBDtg80eptpEIHnSYSGgz0LqRKu1A20zzN9tsa+FU2oXA8e4Ck/9/ZeXjceuekYX+C/REYASk&#10;c77wdBn36TW28UuTMvIThKcLbKoPTMak+Xy6+LzgTJJvuvg4zxexTHbNdujDVwUti0bJkWhJaInj&#10;gw9D6BgSm1nYNMYkaoxlXclv5os8JVw8VNxY6nGdNVqh3/WsqUo+G/fYQXWi9RAG5r2Tm4ZmeBA+&#10;PAskqmkjkm94okMboF5wtjirAX/+7T7GEwPk5awj6ZTc/zgIVJyZb5a4iTobDRyN3WjYQ3sHpMYp&#10;PQwnk0kJGMxoaoT2lVS9jl3IJaykXiUPo3kXBgHTq5BqvU5BpCYnwoPdOhlLRxQjoi/9q0B3hj0Q&#10;YY8wikoUb9AfYgf814cAuknURFwHFM9wkxITuedXE6X++3+Kur7t1S8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAxeQOK4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4QwEMXvJn6HZky8uQUVgkjZ&#10;GP/cdHV3NdFboRWI7ZS0hcVv73jS47z3y5v3qvViDZu1D4NDAekqAaaxdWrATsDr/uGsABaiRCWN&#10;Qy3gWwdY18dHlSyVO+BWz7vYMQrBUEoBfYxjyXloe21lWLlRI3mfzlsZ6fQdV14eKNwafp4kObdy&#10;QPrQy1Hf9rr92k1WgHkP/rFJ4sd81z3Fl2c+vd2nGyFOT5aba2BRL/EPht/6VB1q6tS4CVVgRkB+&#10;maeEkpEVVxkwQoosozUNSXl6UQCvK/5/Rf0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;uSAFeBECAAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAMXkDiuEAAAANAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5C842111" w14:textId="55391954" w:rsidR="003F5FDE" w:rsidRPr="003F5FDE" w:rsidRDefault="003F5FDE" w:rsidP="003F5FDE">
+                    <w:pPr>
+                      <w:pStyle w:val="Footer"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>p.</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> of </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E37B78">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>15</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00AB0BCE">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7866196C" wp14:editId="7FEA4D9D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2291715</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9951720</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4319905" cy="127635"/>
               <wp:effectExtent l="0" t="0" r="4445" b="5715"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4319905" cy="127635"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="789B33FE" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="003E754F" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
+                        <w:p w14:paraId="789B33FE" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="003F5FDE" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:color w:val="616265"/>
+                              <w:color w:val="343741"/>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00974CBA">
+                          <w:r w:rsidRPr="003F5FDE">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:color w:val="616265"/>
+                              <w:color w:val="343741"/>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                             <w:t>Liberty HK PI D&amp;C Contractors Proposal Form (11-17)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1BA69843" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...4 lines deleted...]
-              <v:path arrowok="t"/>
+            <v:shape w14:anchorId="7866196C" id="Text Box 1" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:180.45pt;margin-top:783.6pt;width:340.15pt;height:10.05pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuPtuyHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aStWuNOEXWIsOA&#10;oC2QDj0rshQLk0VNUmJnXz9KtpOh22nYRaZFiuR7fFzcdY0mR+G8AlPS6SSnRBgOlTL7kn57WX+4&#10;ocQHZiqmwYiSnoSnd8v37xatLcQMatCVcASTGF+0tqR1CLbIMs9r0TA/ASsMOiW4hgX8dfuscqzF&#10;7I3OZnl+nbXgKuuAC+/x9qF30mXKL6Xg4UlKLwLRJcXeQjpdOnfxzJYLVuwds7XiQxvsH7pomDJY&#10;9JzqgQVGDk79kapR3IEHGSYcmgykVFwkDIhmmr9Bs62ZFQkLkuPtmSb//9Lyx+PWPjsSus/Q4QAT&#10;CG83wL975CZrrS+GmMipLzxGR6CddE38IgSCD5Hb05lP0QXC8fLjfHp7m19RwtE3nX26nl9FwrPL&#10;a+t8+CKgIdEoqcN5pQ7YceNDHzqGxGIG1krrNDNtSFtSzJinB2cPJtdmaLzvNXYdul1HVFXSeWwg&#10;3uygOiFuB70kvOVrhT1smA/PzKEGEBHqOjzhITVgLRgsSmpwP/92H+NxNOilpEVNldT/ODAnKNFf&#10;DQ4tCnA03GjsRsMcmntAmU5xYyxPJj5wQY+mdNC8otxXsQq6mOFYq6RhNO9Dr2xcFy5WqxSEMrMs&#10;bMzW8nG8kdGX7pU5O9AecGCPMKqNFW/Y72N7/leHAFKl0VxYHOhGiabhDusUd+D3/xR1WfrlLwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAFB9vM7iAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQ&#10;hO9I/AdrkbhROy2kJcSpEI8b5VFAgpsTmyQiXke2k4Z/z+YEt92d0ew3+XayHRuND61DCclCADNY&#10;Od1iLeHt9f5sAyxEhVp1Do2EHxNgWxwf5SrT7oAvZtzHmlEIhkxJaGLsM85D1RirwsL1Bkn7ct6q&#10;SKuvufbqQOG240shUm5Vi/ShUb25aUz1vR+shO4j+IdSxM/xtt7F5yc+vN8lj1KenkzXV8CimeKf&#10;GWZ8QoeCmEo3oA6sk7BKxSVZSbhI10tgs0WcJzSV822zXgEvcv6/RvELAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEArj7bsh8CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAUH28zuIAAAAOAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00AB0BCE" w:rsidRPr="003E754F" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
+                  <w:p w14:paraId="789B33FE" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="003F5FDE" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:color w:val="616265"/>
+                        <w:color w:val="343741"/>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00974CBA">
+                    <w:r w:rsidRPr="003F5FDE">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:color w:val="616265"/>
+                        <w:color w:val="343741"/>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                       <w:t>Liberty HK PI D&amp;C Contractors Proposal Form (11-17)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64CCA58D" w14:textId="27112CE8" w:rsidR="00AB0BCE" w:rsidRPr="00974CBA" w:rsidRDefault="003F5FDE" w:rsidP="00974CBA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:drawing>
-[...65 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="58F492B4" wp14:editId="3CC6BA71">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>4087495</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10078085</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1331595" cy="154305"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="890483503" name="Text Box 890483503"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1331595" cy="154305"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17C5F5A6" w14:textId="1D068C08" w:rsidR="003F5FDE" w:rsidRPr="003F5FDE" w:rsidRDefault="003F5FDE" w:rsidP="003F5FDE">
+                          <w:pPr>
+                            <w:pStyle w:val="Footer"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>p.</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> of </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>15</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="58F492B4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 890483503" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:321.85pt;margin-top:793.55pt;width:104.85pt;height:12.15pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+VvqDDwIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p0lXOkHUdCqbipCq&#10;bVKH9uw6dhPJ8TXXbpPy67l2mhYNnhAvzo3v9znHi7u+Neyo0DdgSz6d5JwpK6Fq7L7k31/WHz5x&#10;5oOwlTBgVclPyvO75ft3i84V6gZqMJVCRkWsLzpX8joEV2SZl7VqhZ+AU5acGrAVgX5xn1UoOqre&#10;muwmz2+zDrByCFJ5T7cPg5MvU32tlQxPWnsVmCk5zRbSiencxTNbLkSxR+HqRp7HEP8wRSsaS00v&#10;pR5EEOyAzR+l2kYieNBhIqHNQOtGqrQDbTPN32yzrYVTaRcCx7sLTP7/lZWPx617Rhb6L9ATgRGQ&#10;zvnC02Xcp9fYxi9NyshPEJ4usKk+MBmTZrPp/POcM0m+6fzjLJ/HMtk126EPXxW0LBolR6IloSWO&#10;Gx+G0DEkNrOwboxJ1BjLupLfzuZ5Srh4qLix1OM6a7RCv+tZU5U8DRBvdlCdaD2EgXnv5LqhGTbC&#10;h2eBRDVtRPINT3RoA9QLzhZnNeDPv93HeGKAvJx1JJ2S+x8HgYoz880SN1Fno4GjsRsNe2jvgdQ4&#10;pYfhZDIpAYMZTY3QvpKqV7ELuYSV1KvkYTTvwyBgehVSrVYpiNTkRNjYrZOxdEQxIvrSvwp0Z9gD&#10;EfYIo6hE8Qb9IXbAf3UIoJtEzRXFM9ykxETu+dVEqf/+n6Kub3v5CwAA//8DAFBLAwQUAAYACAAA&#10;ACEAupTXvOEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+EMBCG7yb+h2ZMvLmlLssSpGyM&#10;Hzc/V030VmgFIp2StrD47x1Pepx5n7zzTLlb7MBm40PvUIJYJcAMNk732Ep4fbk9y4GFqFCrwaGR&#10;8G0C7Krjo1IV2h3w2cz72DIqwVAoCV2MY8F5aDpjVVi50SBln85bFWn0LddeHajcDvw8STJuVY90&#10;oVOjuepM87WfrIThPfi7Ookf83V7H58e+fR2Ix6kPD1ZLi+ARbPEPxh+9UkdKnKq3YQ6sEFClq63&#10;hFKwybcCGCH5Zp0Cq2mVCZECr0r+/4vqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD5W&#10;+oMPAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALqU17zhAAAADQEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="17C5F5A6" w14:textId="1D068C08" w:rsidR="003F5FDE" w:rsidRPr="003F5FDE" w:rsidRDefault="003F5FDE" w:rsidP="003F5FDE">
+                    <w:pPr>
+                      <w:pStyle w:val="Footer"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>p.</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> of </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>15</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00AB0BCE">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F262177" wp14:editId="14DEA015">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2289175</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9913620</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4315460" cy="127635"/>
               <wp:effectExtent l="0" t="0" r="8890" b="5715"/>
               <wp:wrapNone/>
               <wp:docPr id="21" name="Text Box 21"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4315460" cy="127635"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3590F36E" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="003E754F" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
+                        <w:p w14:paraId="3590F36E" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="00667C08" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:color w:val="616265"/>
+                              <w:color w:val="343741"/>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00974CBA">
+                          <w:r w:rsidRPr="00667C08">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:color w:val="616265"/>
+                              <w:color w:val="343741"/>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                             <w:t>Liberty HK PI D&amp;C Contractors Proposal Form (11-17)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5D8A2E3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...4 lines deleted...]
-              <v:path arrowok="t"/>
+            <v:shape w14:anchorId="1F262177" id="Text Box 21" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:180.25pt;margin-top:780.6pt;width:339.8pt;height:10.05pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD86UkwHAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5ykbTYYcYqsRYYB&#10;QVsgHXpWZCk2JosapcTufv0o2U6GbqdhF5kWvx4fn5a3XWPYSaGvwRZ8NplypqyEsraHgn973nz4&#10;xJkPwpbCgFUFf1We367ev1u2LldzqMCUChkVsT5vXcGrEFyeZV5WqhF+Ak5ZcmrARgT6xUNWomip&#10;emOy+XS6yFrA0iFI5T3d3vdOvkr1tVYyPGrtVWCm4IQtpBPTuY9ntlqK/IDCVbUcYIh/QNGI2lLT&#10;c6l7EQQ7Yv1HqaaWCB50mEhoMtC6lirNQNPMpm+m2VXCqTQLkePdmSb//8rKh9POPSEL3WfoaIFp&#10;CO+2IL974iZrnc+HmMipzz1Fx0E7jU380giMEonb1zOfqgtM0uX11ezmekEuSb7Z/OPi6iYSnl2y&#10;HfrwRUHDolFwpH0lBOK09aEPHUNiMwub2pi0M2NZW3CqOE0JZw8VN3YA3mONqEO371hdUkIEEG/2&#10;UL7S3Ai9JLyTm5owbIUPTwJJAwSbdB0e6dAGqBcMFmcV4M+/3cd4Wg15OWtJUwX3P44CFWfmq6Wl&#10;RQGOBo7GfjTssbkDkumMXoyTyaQEDGY0NULzQnJfxy7kElZSr4KH0bwLvbLpuUi1XqcgkpkTYWt3&#10;To7rjYw+dy8C3UB7oIU9wKg2kb9hv4/t+V8fA+g6rebC4kA3STQtd3hO8Q38/p+iLo9+9QsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAGDSmnfhAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI&#10;/IM1SOyo7ZZGVYhTIR47oNAWCXZOPCQRfkS2k4a/x1nBcuYe3TlTbCejyYg+dM4K4AsGBG3tVGcb&#10;AcfD49UGSIjSKqmdRQE/GGBbnp8VMlfuZN9w3MeGpBIbcimgjbHPKQ11i0aGhevRpuzLeSNjGn1D&#10;lZenVG40XTKWUSM7my60sse7Fuvv/WAE6I/gnyoWP8f75jm+7ujw/sBfhLi8mG5vgESc4h8Ms35S&#10;hzI5VW6wKhAtYJWxdUJTsM74EsiMsGvGgVTzbsNXQMuC/n+j/AUAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQD86UkwHAIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBg0pp34QAAAA4BAAAPAAAAAAAAAAAAAAAAAHYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00AB0BCE" w:rsidRPr="003E754F" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
+                  <w:p w14:paraId="3590F36E" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="00667C08" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:color w:val="616265"/>
+                        <w:color w:val="343741"/>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00974CBA">
+                    <w:r w:rsidRPr="00667C08">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:color w:val="616265"/>
+                        <w:color w:val="343741"/>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                       <w:t>Liberty HK PI D&amp;C Contractors Proposal Form (11-17)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...69 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="53A8EF6A" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="00BA7FCE" w:rsidRDefault="00AB0BCE" w:rsidP="00BA7FCE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53A8EF6A" w14:textId="1911F7EB" w:rsidR="00AB0BCE" w:rsidRPr="00BA7FCE" w:rsidRDefault="003F5FDE" w:rsidP="00BA7FCE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidRPr="00BA7FCE">
-[...64 lines deleted...]
-    <w:r w:rsidRPr="00BA7FCE">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FA43CC2" wp14:editId="0ABBD83D">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689472" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6160B8F4" wp14:editId="09573D49">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>7153275</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>6689725</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1331595" cy="154305"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1340048596" name="Text Box 1340048596"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1331595" cy="154305"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1D31C2FC" w14:textId="1FEB11CB" w:rsidR="003F5FDE" w:rsidRPr="003F5FDE" w:rsidRDefault="003F5FDE" w:rsidP="003F5FDE">
+                          <w:pPr>
+                            <w:pStyle w:val="Footer"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>p.</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidRPr="003F5FDE">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> of </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="343741"/>
+                              <w:sz w:val="13"/>
+                              <w:szCs w:val="13"/>
+                            </w:rPr>
+                            <w:t>15</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6160B8F4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1340048596" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:563.25pt;margin-top:526.75pt;width:104.85pt;height:12.15pt;z-index:251689472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyVRjAEQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11r2zAUfR/sPwi9L3aapbQmTslaMgal&#10;LaSjz4osxQZZV7tSYme/fldynIxuT2Mv8rXu9zlHi7u+Neyg0DdgSz6d5JwpK6Fq7K7k31/Xn244&#10;80HYShiwquRH5fnd8uOHRecKdQU1mEohoyLWF50reR2CK7LMy1q1wk/AKUtODdiKQL+4yyoUHVVv&#10;TXaV59dZB1g5BKm8p9uHwcmXqb7WSoZnrb0KzJScZgvpxHRu45ktF6LYoXB1I09jiH+YohWNpabn&#10;Ug8iCLbH5o9SbSMRPOgwkdBmoHUjVdqBtpnm77bZ1MKptAuB490ZJv//ysqnw8a9IAv9F+iJwAhI&#10;53zh6TLu02ts45cmZeQnCI9n2FQfmIxJs9l0fjvnTJJvOv88y+exTHbJdujDVwUti0bJkWhJaInD&#10;ow9D6BgSm1lYN8YkaoxlXcmvZ/M8JZw9VNxY6nGZNVqh3/asqUp+M+6xhepI6yEMzHsn1w3N8Ch8&#10;eBFIVNNGJN/wTIc2QL3gZHFWA/78232MJwbIy1lH0im5/7EXqDgz3yxxE3U2Gjga29Gw+/YeSI1T&#10;ehhOJpMSMJjR1AjtG6l6FbuQS1hJvUoeRvM+DAKmVyHVapWCSE1OhEe7cTKWjihGRF/7N4HuBHsg&#10;wp5gFJUo3qE/xA74r/YBdJOoibgOKJ7gJiUmck+vJkr99/8UdXnby18AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDH6rdS4QAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UTuJmlYh&#10;ToV43HiWVoKbE5skwo/IdtLw79mc4DazO5r9ttzNRpNJ+dA7yyFZMSDKNk72tuVweH+42gIJUVgp&#10;tLOKw48KsKvOz0pRSHeyb2rax5ZgiQ2F4NDFOBSUhqZTRoSVG5TF3ZfzRkS0vqXSixOWG01TxnJq&#10;RG/xQicGddup5ns/Gg76I/jHmsXP6a59iq8vdDzeJ8+cX17MN9dAoprjXxgWfESHCplqN1oZiEaf&#10;pPkas6jYOkO1ZLIsT4HUy2yz2QKtSvr/j+oXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8lUYwBECAAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAx+q3UuEAAAAPAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1D31C2FC" w14:textId="1FEB11CB" w:rsidR="003F5FDE" w:rsidRPr="003F5FDE" w:rsidRDefault="003F5FDE" w:rsidP="003F5FDE">
+                    <w:pPr>
+                      <w:pStyle w:val="Footer"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>p.</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidRPr="003F5FDE">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> of </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="343741"/>
+                        <w:sz w:val="13"/>
+                        <w:szCs w:val="13"/>
+                      </w:rPr>
+                      <w:t>15</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00AB0BCE" w:rsidRPr="00BA7FCE">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FA43CC2" wp14:editId="1A0D0D45">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>5763260</wp:posOffset>
+                <wp:posOffset>5106035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>6533515</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4315460" cy="127635"/>
               <wp:effectExtent l="0" t="0" r="8890" b="5715"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Text Box 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4315460" cy="127635"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="423A146E" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="003E754F" w:rsidRDefault="00AB0BCE" w:rsidP="00BA7FCE">
+                        <w:p w14:paraId="423A146E" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="003F5FDE" w:rsidRDefault="00AB0BCE" w:rsidP="00BA7FCE">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:color w:val="616265"/>
+                              <w:color w:val="343741"/>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00660C5B">
+                          <w:r w:rsidRPr="003F5FDE">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:color w:val="616265"/>
+                              <w:color w:val="343741"/>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                             <w:t>Liberty HK PI D&amp;C Contractors Proposal Form (11-17)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="00FC5D05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...4 lines deleted...]
-              <v:path arrowok="t"/>
+            <v:shape w14:anchorId="6FA43CC2" id="Text Box 5" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:402.05pt;margin-top:514.45pt;width:339.8pt;height:10.05pt;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAypeI5HgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L07SNuuMOEXWIsOA&#10;oC2QDj0rspQYk0WNUmJnXz9KtpOh22nYRaZFinx8fJzftbVhR4W+AlvwyWjMmbISysruCv7tZfXh&#10;ljMfhC2FAasKflKe3y3ev5s3LldT2IMpFTJKYn3euILvQ3B5lnm5V7XwI3DKklMD1iLQL+6yEkVD&#10;2WuTTcfjWdYAlg5BKu/p9qFz8kXKr7WS4UlrrwIzBSdsIZ2Yzm08s8Vc5DsUbl/JHob4BxS1qCwV&#10;Pad6EEGwA1Z/pKorieBBh5GEOgOtK6lSD9TNZPymm81eOJV6IXK8O9Pk/19a+XjcuGdkof0MLQ0w&#10;NeHdGuR3T9xkjfN5HxM59bmn6Nhoq7GOX2qB0UPi9nTmU7WBSbq8vprcXM/IJck3mX6cXd1EwrPL&#10;a4c+fFFQs2gUHGleCYE4rn3oQoeQWMzCqjImzcxY1hScMo7Tg7OHkhvbA++wRtSh3basKgv+KQKI&#10;N1soT9Q3QicJ7+SqIgxr4cOzQNIAwSZdhyc6tAGqBb3F2R7w59/uYzyNhrycNaSpgvsfB4GKM/PV&#10;0tCiAAcDB2M7GPZQ3wPJdEIb42Qy6QEGM5gaoX4luS9jFXIJK6lWwcNg3odO2bQuUi2XKYhk5kRY&#10;242Tw3gjoy/tq0DX0x5oYI8wqE3kb9jvYjv+l4cAukqjubDY000STcPt1ynuwO//Keqy9ItfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAlumZIuEAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+EMBCG&#10;7yb+h2ZMvLktK1EWKRvjx01XXTXRW4ERiO2UtIXFf2856XHmffLOM8V2NppN6HxvSUKyEsCQatv0&#10;1Ep4e70/y4D5oKhR2hJK+EEP2/L4qFB5Yw/0gtM+tCyWkM+VhC6EIefc1x0a5Vd2QIrZl3VGhTi6&#10;ljdOHWK50XwtxAU3qqd4oVMD3nRYf+9HI0F/ePdQifA53baP4fmJj+93yU7K05P5+gpYwDn8wbDo&#10;R3Uoo1NlR2o80xIykSYRjYFYZxtgC5Jm55fAqmWXbgTwsuD/3yh/AQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADKl4jkeAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAJbpmSLhAAAADgEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00BA7FCE" w:rsidRPr="003E754F" w:rsidRDefault="00BA7FCE" w:rsidP="00BA7FCE">
+                  <w:p w14:paraId="423A146E" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="003F5FDE" w:rsidRDefault="00AB0BCE" w:rsidP="00BA7FCE">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:color w:val="616265"/>
+                        <w:color w:val="343741"/>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00660C5B">
+                    <w:r w:rsidRPr="003F5FDE">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:color w:val="616265"/>
+                        <w:color w:val="343741"/>
                         <w:sz w:val="13"/>
                         <w:szCs w:val="13"/>
                       </w:rPr>
                       <w:t>Liberty HK PI D&amp;C Contractors Proposal Form (11-17)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="000EF79A" w14:textId="77777777" w:rsidR="00205164" w:rsidRDefault="00205164">
+    <w:p w14:paraId="27C24507" w14:textId="77777777" w:rsidR="00321AA0" w:rsidRDefault="00321AA0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2645CBFB" w14:textId="77777777" w:rsidR="00205164" w:rsidRDefault="00205164">
+    <w:p w14:paraId="1CD282B7" w14:textId="77777777" w:rsidR="00321AA0" w:rsidRDefault="00321AA0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C200547" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRDefault="00AB0BCE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5325DB86" wp14:editId="6E637905">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3886200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>53340</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1714500" cy="1034415"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2" descr="LIU_2color_modified-11-29-0"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -42120,1369 +43576,858 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6F6371F6" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRDefault="00AB0BCE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12B5BAE7" w14:textId="77777777" w:rsidR="00320C21" w:rsidRDefault="00320C21" w:rsidP="00320C21">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r w:rsidRPr="00A55B41">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693568" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="60CFF4ED" wp14:editId="24F40D1A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>5292725</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>446405</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1386000" cy="691200"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1562257962" name="Graphic 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="551528000" name="Graphic 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1386000" cy="691200"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00A55B41">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692544" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="41A77297" wp14:editId="4FE3E405">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>5144770</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1692000" cy="1148400"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="294384725" name="Rectangle 28"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1692000" cy="1148400"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFD000"/>
+                      </a:solidFill>
+                      <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                        <a:noFill/>
+                        <a:prstDash val="solid"/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="063D8447" id="Rectangle 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:405.1pt;margin-top:0;width:133.25pt;height:90.45pt;z-index:251692544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc8F0KQgIAAIwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46DtGuNOkXQIMOA&#10;oi2QFj0zshwbkEWNUuJ0Xz9Kdpqu22nYRSFN6pF6fMz1zaEzYq/Jt2hLmZ9NpNBWYdXabSmfn1Zf&#10;LqXwAWwFBq0u5av28mb++dN17wo9xQZNpUkwiPVF70rZhOCKLPOq0R34M3TacrBG6iCwS9usIugZ&#10;vTPZdDK5yHqkyhEq7T1/XQ5BOU/4da1VeKhrr4MwpeTeQjopnZt4ZvNrKLYErmnV2Ab8QxcdtJaL&#10;vkEtIYDYUfsHVNcqQo91OFPYZVjXrdLpDfyafPLhNesGnE5vYXK8e6PJ/z9Ydb9fu0diGnrnC89m&#10;fMWhpi7+cn/ikMh6fSNLH4JQ/DG/uOIBMKeKY3k+u5yxwzjZ6bojH75p7EQ0Skk8jUQS7O98GFKP&#10;KbGaR9NWq9aY5NB2c2tI7IEnt1otY6nhym9pxoq+lNPzWFwoYAXVBgKbnatK6e1WCjBblqYKlGpb&#10;jBUYCYpYewm+GWok2LGEsTGuk37GVk/0RGuD1esjCcJBUN6pVctod+DDIxAriLvhrQgPfNQGuUUc&#10;LSkapJ9/+x7zebAclaJnRXL7P3ZAWgrz3fLIr/LZLEo4ObPzr1N26H1k8z5id90tMnU5759TyYz5&#10;wRzNmrB74eVZxKocAqu49kDU6NyGYVN4/ZReLFIay9ZBuLNrpyL4kcenwwuQGwcdWCP3eFQvFB/m&#10;PeTGmxYXu4B1m8Rw4pVFFB2WfJLTuJ5xp977Kev0JzL/BQAA//8DAFBLAwQUAAYACAAAACEAYvUC&#10;5t0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtYi9VZsOECaxkEI1EvVS1Ok&#10;Xo29JCn+iWwHwtt3ObW3Hc1o9ptqMznLLhhTH7yExVwAQ6+D6X0r4fD19lwAS1l5o2zwKOGGCTb1&#10;40OlShOu/hMvTW4ZlfhUKgldzkPJedIdOpXmYUBP3ilEpzLJ2HIT1ZXKneVLIVbcqd7Th04NuOtQ&#10;n5vRSTjHNJqddoebbn7s+7792J++CymfZtP2FVjGKf+F4Y5P6FAT0zGM3iRmJRQLsaSoBFp0t8V6&#10;tQZ2pKsQL8Driv9fUP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3PBdCkICAACMBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYvUC5t0AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAACcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="#ffd000" stroked="f" strokeweight="2pt">
+              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:anchorlock/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31F2310B" wp14:editId="33504FE9">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691520" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="74AF737F" wp14:editId="2EDAD421">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>5663952</wp:posOffset>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>793718</wp:posOffset>
+                <wp:posOffset>713105</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="975893" cy="298183"/>
-              <wp:effectExtent l="0" t="0" r="15240" b="6985"/>
+              <wp:extent cx="3239770" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="6" name="Text Box 6"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="720088448" name="Text Box 720088448"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="975893" cy="298183"/>
+                        <a:ext cx="3239770" cy="342900"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="634EE855" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="001C7225" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
+                        <w:p w14:paraId="174A268D" w14:textId="6CC6F560" w:rsidR="00320C21" w:rsidRPr="00320C21" w:rsidRDefault="00320C21" w:rsidP="00320C21">
                           <w:pPr>
+                            <w:pStyle w:val="Header"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-[...2 lines deleted...]
-                              <w:szCs w:val="22"/>
+                              <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                              <w:color w:val="1A1446"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="001C7225">
+                          <w:r w:rsidRPr="00320C21">
                             <w:rPr>
-                              <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-[...2 lines deleted...]
-                              <w:szCs w:val="22"/>
+                              <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                              <w:color w:val="1A1446"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:lang w:val="en-US"/>
                             </w:rPr>
-                            <w:t>p.</w:t>
-[...63 lines deleted...]
-                            <w:t>20</w:t>
+                            <w:t>Important notice</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2DF09981" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="74AF737F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:446pt;margin-top:62.5pt;width:76.85pt;height:23.5pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjDDpEMQIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC81/IDcW3BcuAmcFHA&#10;SALYRc40RVpCSS5L0pbSr++Skpwg7anohV5xZx8zu/TqttWKXITzNZiCTkZjSoThUNbmVNDvh+2n&#10;BSU+MFMyBUYU9EV4erv++GHV2FxMoQJVCkcwifF5YwtahWDzLPO8Epr5EVhh0CnBaRbw052y0rEG&#10;s2uVTcfjedaAK60DLrzH2/vOSdcpv5SCh0cpvQhEFRR7C+l06TzGM1uvWH5yzFY179tg/9CFZrXB&#10;otdU9ywwcnb1H6l0zR14kGHEQWcgZc1F4oBsJuN3bPYVsyJxQXG8vcrk/19a/nB5cqQuCzqnxDCN&#10;IzqINpAv0JJ5VKexPkfQ3iIstHiNU05Mvd0B/+ERkr3BdAEe0VGNVjodf5EnwUAcwMtV9FiF4+Xy&#10;881iOaOEo2u6XEwWs1g2ew22zoevAjSJRkEdzjQ1wC47HzroAIm1DGxrpfCe5cqQBonNbsYp4OrB&#10;5Mr0fXetRgahPbZJicnA+wjlC9J20K2Nt3xbYw875sMTc7gnSAh3PzziIRVgLegtSipwv/52H/E4&#10;PvRS0uDeFdT/PDMnKFHfDA42LulguME4DoY56zvAVZ7gq7I8mRjgghpM6UA/45PYxCroYoZjrYKG&#10;wbwL3fbjk+Jis0kgXEXLws7sLR+mGxU9tM/M2V72gPN6gGEjWf5O/Q7b6b85B5B1Gk3UtVOxlxvX&#10;OA23f3Lxnbz9TqjXP4b1bwAAAP//AwBQSwMEFAAGAAgAAAAhAGR/2mTfAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTURoG+JUCAlxQogWUI9uvCRp43WI3ST8PdtTuc3q&#10;jWZn8tXkWjFgHxpPGm5nCgRS6W1DlYaPzfPNAkSIhqxpPaGGXwywKi4vcpNZP9I7DutYCQ6hkBkN&#10;dYxdJmUoa3QmzHyHxOzb985EPvtK2t6MHO5amSh1L51piD/UpsOnGsvD+ug0bPzLfj9+qeHnLaXP&#10;LaavhypGra+vpscHEBGneDbDqT5Xh4I77fyRbBCthsUy4S2RQZKyODnUXToHsWM1ZyaLXP4fUfwB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIww6RDECAABgBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZH/aZN8AAAAMAQAADwAAAAAAAAAAAAAA&#10;AACLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
-              <v:path arrowok="t"/>
+            <v:shape id="Text Box 720088448" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:56.15pt;width:255.1pt;height:27pt;z-index:251691520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAafr8eEAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC81/LSZhEsB24CFwWM&#10;JIBT5ExTpCWA4rBD2pL79R1Slh2kPRW9UCPO/t7j/K5rDDso9DXYgk9GY86UlVDWdlfwHy+rTzec&#10;+SBsKQxYVfCj8vxu8fHDvHW5mkIFplTIqIj1eesKXoXg8izzslKN8CNwypJTAzYi0C/ushJFS9Ub&#10;k03H46usBSwdglTe0+1D7+SLVF9rJcOT1l4FZgpOs4V0Yjq38cwWc5HvULiqlqcxxD9M0YjaUtNz&#10;qQcRBNtj/UepppYIHnQYSWgy0LqWKu1A20zG77bZVMKptAuB490ZJv//ysrHw8Y9IwvdV+iIwAhI&#10;63zu6TLu02ls4pcmZeQnCI9n2FQXmKTL2XR2e31NLkm+2efp7Tjhml2yHfrwTUHDolFwJFoSWuKw&#10;9oE6UugQEptZWNXGJGqMZW3Br2Zfxinh7KEMYynxMmu0QrftWF2+2WML5ZHWQ+iZ906uapphLXx4&#10;FkhU09gk3/BEhzZAveBkcVYB/vrbfYwnBsjLWUvSKbj/uReoODPfLXETdTYYOBjbwbD75h5IjRN6&#10;GE4mkxIwmMHUCM0rqXoZu5BLWEm9Ch4G8z70AqZXIdVymYJITU6Etd04GUtHFCOiL92rQHeCPRBh&#10;jzCISuTv0O9je/yX+wC6TtREXHsUT3CTEhNjp1cTpf72P0Vd3vbiNwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhABBRnCTdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/AdrkbhRO6mIUBqn&#10;QjxuPEqhEtyc2CQRfkT2Jg3/nuUEx50ZzX5TbRdn2WxiGoKXkK0EMOPboAffSXh7vb+4ApZQea1s&#10;8EbCt0mwrU9PKlXqcPQvZt5jx6jEp1JJ6BHHkvPU9saptAqj8eR9hugU0hk7rqM6UrmzPBei4E4N&#10;nj70ajQ3vWm/9pOTYN9TfGgEfsy33SPunvl0uMuepDw/W643wNAs+BeGX3xCh5qYmjB5nZiVQEOQ&#10;1CxfAyP7MhM5sIaUolgDryv+f0D9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABp+vx4Q&#10;AgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABBR&#10;nCTdAAAACAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00AB0BCE" w:rsidRPr="001C7225" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
+                  <w:p w14:paraId="174A268D" w14:textId="6CC6F560" w:rsidR="00320C21" w:rsidRPr="00320C21" w:rsidRDefault="00320C21" w:rsidP="00320C21">
                     <w:pPr>
+                      <w:pStyle w:val="Header"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-[...2 lines deleted...]
-                        <w:szCs w:val="22"/>
+                        <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                        <w:color w:val="1A1446"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="001C7225">
+                    <w:r w:rsidRPr="00320C21">
                       <w:rPr>
-                        <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-[...2 lines deleted...]
-                        <w:szCs w:val="22"/>
+                        <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                        <w:color w:val="1A1446"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:lang w:val="en-US"/>
                       </w:rPr>
-                      <w:t>p.</w:t>
-[...63 lines deleted...]
-                      <w:t>20</w:t>
+                      <w:t>Important notice</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:wrap anchorx="margin" anchory="page"/>
+              <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="6F6371F6" w14:textId="42BE3D80" w:rsidR="00AB0BCE" w:rsidRPr="00320C21" w:rsidRDefault="00AB0BCE" w:rsidP="00320C21">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F02DC5C" w14:textId="77777777" w:rsidR="00667C08" w:rsidRDefault="00667C08" w:rsidP="00667C08">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00A55B41">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697664" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BCC964F" wp14:editId="42AF02DB">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>5292725</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>446405</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1386000" cy="691200"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="277000347" name="Graphic 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="551528000" name="Graphic 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1386000" cy="691200"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00A55B41">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B16659D" wp14:editId="15451091">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696640" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F0D6133" wp14:editId="4F56D2F8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>1296035</wp:posOffset>
+                <wp:posOffset>5144770</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>688975</wp:posOffset>
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="3090545" cy="410845"/>
-              <wp:effectExtent l="0" t="0" r="14605" b="8255"/>
+              <wp:extent cx="1692000" cy="1148400"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="10" name="Text Box 10"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1676304649" name="Rectangle 28"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3090545" cy="410845"/>
+                        <a:ext cx="1692000" cy="1148400"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
-                      <a:ln w="6350">
+                      <a:solidFill>
+                        <a:srgbClr val="FFD000"/>
+                      </a:solidFill>
+                      <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:noFill/>
+                        <a:prstDash val="solid"/>
                       </a:ln>
+                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:txbx>
-[...22 lines deleted...]
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="152DD1B7" id="Text Box 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:102.05pt;margin-top:54.25pt;width:243.35pt;height:32.35pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADF8zVMgIAAGUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykTdEZcYqsRYYB&#10;QVsgGXpWZDkxZouapMTOfv2e5Dgtup2GXWSKfOLHI+nZXdfU7Kisq0jnfDxKOVNaUlHpXc6/b5af&#10;bjlzXuhC1KRVzk/K8bv5xw+z1mRqQnuqC2UZnGiXtSbne+9NliRO7lUj3IiM0jCWZBvhcbW7pLCi&#10;hfemTiZpepO0ZAtjSSrnoH3ojXwe/Zelkv6pLJ3yrM45cvPxtPHchjOZz0S2s8LsK3lOQ/xDFo2o&#10;NIJeXD0IL9jBVn+4aippyVHpR5KahMqykirWgGrG6btq1nthVKwF5Dhzocn9P7fy8fhsWVWgd6BH&#10;iwY92qjOsy/UMajAT2tcBtjaAOg76IGNtTqzIvnDAZK8wfQPHNCBj660TfiiUoaHiHG60B7CSCiv&#10;0s/p9HrKmYTtepzeQg5OX18b6/xXRQ0LQs4t2hozEMeV8z10gIRgmpZVXUMvslqzNuc3V9M0PrhY&#10;4LzW58T7XEMJvtt2kYzJUPiWihPqttRPjjNyWSGHlXD+WViMCirC+PsnHGVNiEVnibM92V9/0wc8&#10;OggrZy1GL+fu50FYxVn9TaO3YU4HwQ7CdhD0obknTPMYi2VkFPHA+noQS0vNC7ZiEaLAJLRErJxL&#10;b4fLve9XAHsl1WIRYZhHI/xKr40cGhw43XQvwpoz8R4te6RhLEX2jv8e23dgcfBUVrE5gdmexzPh&#10;mOXY3vPehWV5e4+o17/D/DcAAAD//wMAUEsDBBQABgAIAAAAIQDJ1MtV3wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN2UljSNUyEkDhxbKkFvTrxNIuJ1FLtN+vcsJ3rc&#10;ndHMm3w7uU5ccAitJw3zmQKBVHnbUq3h8Pn+lIII0ZA1nSfUcMUA2+L+LjeZ9SPt8LKPteAQCpnR&#10;0MTYZ1KGqkFnwsz3SKyd/OBM5HOopR3MyOGuk4lSK+lMS9zQmB7fGqx+9mfHvf3hS05huU4X43cS&#10;r6dy93EctH58mF43ICJO8d8Mf/iMDgUzlf5MNohOQ6Ke52xlQaVLEOxYrRWPKfnzskhAFrm83VD8&#10;AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAMXzNUyAgAAZQQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMnUy1XfAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
-[...23 lines deleted...]
-              </v:textbox>
+            <v:rect w14:anchorId="278A754D" id="Rectangle 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:405.1pt;margin-top:0;width:133.25pt;height:90.45pt;z-index:251696640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc8F0KQgIAAIwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46DtGuNOkXQIMOA&#10;oi2QFj0zshwbkEWNUuJ0Xz9Kdpqu22nYRSFN6pF6fMz1zaEzYq/Jt2hLmZ9NpNBWYdXabSmfn1Zf&#10;LqXwAWwFBq0u5av28mb++dN17wo9xQZNpUkwiPVF70rZhOCKLPOq0R34M3TacrBG6iCwS9usIugZ&#10;vTPZdDK5yHqkyhEq7T1/XQ5BOU/4da1VeKhrr4MwpeTeQjopnZt4ZvNrKLYErmnV2Ab8QxcdtJaL&#10;vkEtIYDYUfsHVNcqQo91OFPYZVjXrdLpDfyafPLhNesGnE5vYXK8e6PJ/z9Ydb9fu0diGnrnC89m&#10;fMWhpi7+cn/ikMh6fSNLH4JQ/DG/uOIBMKeKY3k+u5yxwzjZ6bojH75p7EQ0Skk8jUQS7O98GFKP&#10;KbGaR9NWq9aY5NB2c2tI7IEnt1otY6nhym9pxoq+lNPzWFwoYAXVBgKbnatK6e1WCjBblqYKlGpb&#10;jBUYCYpYewm+GWok2LGEsTGuk37GVk/0RGuD1esjCcJBUN6pVctod+DDIxAriLvhrQgPfNQGuUUc&#10;LSkapJ9/+x7zebAclaJnRXL7P3ZAWgrz3fLIr/LZLEo4ObPzr1N26H1k8z5id90tMnU5759TyYz5&#10;wRzNmrB74eVZxKocAqu49kDU6NyGYVN4/ZReLFIay9ZBuLNrpyL4kcenwwuQGwcdWCP3eFQvFB/m&#10;PeTGmxYXu4B1m8Rw4pVFFB2WfJLTuJ5xp977Kev0JzL/BQAA//8DAFBLAwQUAAYACAAAACEAYvUC&#10;5t0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtYi9VZsOECaxkEI1EvVS1Ok&#10;Xo29JCn+iWwHwtt3ObW3Hc1o9ptqMznLLhhTH7yExVwAQ6+D6X0r4fD19lwAS1l5o2zwKOGGCTb1&#10;40OlShOu/hMvTW4ZlfhUKgldzkPJedIdOpXmYUBP3ilEpzLJ2HIT1ZXKneVLIVbcqd7Th04NuOtQ&#10;n5vRSTjHNJqddoebbn7s+7792J++CymfZtP2FVjGKf+F4Y5P6FAT0zGM3iRmJRQLsaSoBFp0t8V6&#10;tQZ2pKsQL8Driv9fUP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3PBdCkICAACMBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYvUC5t0AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAACcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="#ffd000" stroked="f" strokeweight="2pt">
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
-            </v:shape>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:drawing>
-[...70 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EB28772" wp14:editId="7202DED4">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="50E84E15" wp14:editId="7B085B3C">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>5702242</wp:posOffset>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>793115</wp:posOffset>
+                <wp:posOffset>713105</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="975893" cy="298183"/>
-              <wp:effectExtent l="0" t="0" r="15240" b="6985"/>
+              <wp:extent cx="3240000" cy="457200"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="9" name="Text Box 9"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1863063053" name="Text Box 1863063053"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="975893" cy="298183"/>
+                        <a:ext cx="3240000" cy="457200"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="64295984" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="001C7225" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
+                        <w:p w14:paraId="7F9A56DA" w14:textId="77777777" w:rsidR="00667C08" w:rsidRPr="00667C08" w:rsidRDefault="00667C08" w:rsidP="00667C08">
                           <w:pPr>
+                            <w:pStyle w:val="Header"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-[...2 lines deleted...]
-                              <w:szCs w:val="22"/>
+                              <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                              <w:color w:val="1A1446"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="001C7225">
+                          <w:r w:rsidRPr="00667C08">
                             <w:rPr>
-                              <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-[...2 lines deleted...]
-                              <w:szCs w:val="22"/>
+                              <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                              <w:color w:val="1A1446"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
                             </w:rPr>
-                            <w:t>p.</w:t>
-[...63 lines deleted...]
-                            <w:t>15</w:t>
+                            <w:t>Proposal form</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="36FF01FD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="50E84E15" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 9" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:449pt;margin-top:62.45pt;width:76.85pt;height:23.5pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGdOoFMQIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5zH2iVGnCJrkWFA&#10;0BZIip4VWYqNSaImKbG7Xz9KttOi22nYRaHJj6+PZJY3rVbkLJyvwRR0MhpTIgyHsjbHgj7tN5/m&#10;lPjATMkUGFHQF+Hpzerjh2VjczGFClQpHMEgxueNLWgVgs2zzPNKaOZHYIVBowSnWcBPd8xKxxqM&#10;rlU2HY+vswZcaR1w4T1q7zojXaX4UgoeHqT0IhBVUKwtpNel9xDfbLVk+dExW9W8L4P9QxWa1QaT&#10;XkLdscDIydV/hNI1d+BBhhEHnYGUNRepB+xmMn7Xza5iVqRekBxvLzT5/xeW358fHanLgi4oMUzj&#10;iPaiDeQrtGQR2WmszxG0swgLLapxyqlTb7fAf3iEZG8wnYNHdGSjlU7HX+yToCMO4OVCeszCUbn4&#10;cjVfzCjhaJou5pP5LKbNXp2t8+GbAE2iUFCHM00FsPPWhw46QGIuA5taKdSzXBnSFPR6djVODhcL&#10;Blemr7srNXYQ2kObmPg89H2A8gXbdtCtjbd8U2MNW+bDI3O4J9gQ7n54wEcqwFzQS5RU4H79TR/x&#10;OD60UtLg3hXU/zwxJyhR3w0ONi7pILhBOAyCOelbwFWe4FVZnkR0cEENonSgn/Ek1jELmpjhmKug&#10;YRBvQ7f9eFJcrNcJhKtoWdianeXDdCOj+/aZOdvTHnBe9zBsJMvfsd9hO/7XpwCyTqOJvHYs9nTj&#10;Gqfh9icX7+Ttd0K9/jGsfgMAAP//AwBQSwMEFAAGAAgAAAAhAG6bw0fhAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizC41YQJbGmBhPxtiq8bhlR6BlZ5GdAv57t6d6m5f3&#10;8uZ7xXq2nRhx8K0jBfEiAoFUOdNSreB9+3STgvCsyejOESr4RQ/r8vKi0LlxE73huOFahBLyuVbQ&#10;MPe5lL5q0Gq/cD1S8L7dYDUHOdTSDHoK5baTyyi6k1a3FD40usfHBqvD5mgVbN3zfj99RuPPa0If&#10;X5i8HGpmpa6v5od7EIwzn8Nwwg/oUAamnTuS8aJTkGZp2MLBWN5mIE6JKIlXIHbhWsUZyLKQ/0eU&#10;fwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAGdOoFMQIAAGAEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBum8NH4QAAAAwBAAAPAAAAAAAAAAAA&#10;AAAAAIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
-              <v:path arrowok="t"/>
+            <v:shape id="Text Box 1863063053" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:56.15pt;width:255.1pt;height:36pt;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5Hmz5EQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdRwPBcuAmcFHA&#10;SAI4Rc40RVoCKC67pC25X98lZdlF2lNRHagld7mPmeH8vm8NOyj0DdiSTyc5Z8pKqBq7K/n319Wn&#10;O858ELYSBqwq+VF5fr/4+GHeuULNoAZTKWSUxPqicyWvQ3BFlnlZq1b4CThlyakBWxFoi7usQtFR&#10;9tZkszy/zTrAyiFI5T2dPg5Ovkj5tVYyPGvtVWCm5NRbSCumdRvXbDEXxQ6Fqxt5akP8QxetaCwV&#10;Pad6FEGwPTZ/pGobieBBh4mENgOtG6nSDDTNNH83zaYWTqVZCBzvzjD5/5dWPh027gVZ6L9ATwRG&#10;QDrnC0+HcZ5eYxv/1CkjP0F4PMOm+sAkHV7NrnP6OJPku775TLzENNnltkMfvipoWTRKjkRLQksc&#10;1j4MoWNILGZh1RiTqDGWdSW/vbrJ04Wzh5IbSzUuvUYr9NueNRV1Mc6xhepI4yEMzHsnVw31sBY+&#10;vAgkqqltkm94pkUboFpwsjirAX/+7TzGEwPk5awj6ZTc/9gLVJyZb5a4iTobDRyN7WjYffsApMYp&#10;PQwnk0kXMJjR1AjtG6l6GauQS1hJtUoeRvMhDAKmVyHVcpmCSE1OhLXdOBlTRxQjoq/9m0B3gj0Q&#10;YU8wikoU79AfYgf8l/sAuknURFwHFE9wkxITuadXE6X++z5FXd724hcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQAsK5093QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT4RAEITvJv6HSZt4c2dg1WyQ&#10;YWN83HyumuhtYFogzoMwDYv/3vakx66qVH9VbhfvxIxj6mPQkK0UCAxNtH1oNby+3J5sQCQywRoX&#10;A2r4xgTb6vCgNIWN+/CM845awSUhFUZDRzQUUqamQ2/SKg4Y2PuMozfE59hKO5o9l3snc6XOpTd9&#10;4A+dGfCqw+ZrN3kN7j2Nd7Wij/m6vaenRzm93WQPWh8fLZcXIAgX+gvDLz6jQ8VMdZyCTcJp4CHE&#10;apavQbB9lqkcRM3K5nQNsirl/wHVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5Hmz5&#10;EQIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAs&#10;K5093QAAAAgBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00AB0BCE" w:rsidRPr="001C7225" w:rsidRDefault="00AB0BCE" w:rsidP="00974CBA">
+                  <w:p w14:paraId="7F9A56DA" w14:textId="77777777" w:rsidR="00667C08" w:rsidRPr="00667C08" w:rsidRDefault="00667C08" w:rsidP="00667C08">
                     <w:pPr>
+                      <w:pStyle w:val="Header"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-[...2 lines deleted...]
-                        <w:szCs w:val="22"/>
+                        <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                        <w:color w:val="1A1446"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="001C7225">
+                    <w:r w:rsidRPr="00667C08">
                       <w:rPr>
-                        <w:rFonts w:ascii="Rockwell" w:hAnsi="Rockwell"/>
-[...2 lines deleted...]
-                        <w:szCs w:val="22"/>
+                        <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                        <w:color w:val="1A1446"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
                       </w:rPr>
-                      <w:t>p.</w:t>
-[...63 lines deleted...]
-                      <w:t>15</w:t>
+                      <w:t>Proposal form</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:wrap anchorx="margin" anchory="page"/>
+              <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="6E154D83" w14:textId="5A2F127A" w:rsidR="00AB0BCE" w:rsidRDefault="00AB0BCE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67F47E64" w14:textId="77777777" w:rsidR="00BF37C2" w:rsidRDefault="00BF37C2" w:rsidP="00BF37C2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00A55B41">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701760" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="38A60725" wp14:editId="5F463955">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>7861300</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>431800</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1385570" cy="690880"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1123874752" name="Graphic 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="551528000" name="Graphic 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1385570" cy="690880"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00A55B41">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="732B509E" wp14:editId="5FC0A2ED">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700736" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="738F9D36" wp14:editId="2412535D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>1334135</wp:posOffset>
+                <wp:posOffset>7713345</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>688975</wp:posOffset>
+                <wp:posOffset>-13970</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="3090545" cy="410845"/>
-              <wp:effectExtent l="0" t="0" r="14605" b="8255"/>
+              <wp:extent cx="1691640" cy="1148080"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="11" name="Text Box 11"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="2007607189" name="Rectangle 28"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3090545" cy="410845"/>
+                        <a:ext cx="1691640" cy="1148080"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
-                      <a:ln w="6350">
+                      <a:solidFill>
+                        <a:srgbClr val="FFD000"/>
+                      </a:solidFill>
+                      <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:noFill/>
+                        <a:prstDash val="solid"/>
                       </a:ln>
+                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:txbx>
-[...22 lines deleted...]
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="33C996B8" id="Text Box 11" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:105.05pt;margin-top:54.25pt;width:243.35pt;height:32.35pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvnJnvMAIAAGUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2jAUfZ+0/2D5fSS0peoiQsVaMU1C&#10;bSWY+mwcB6Ilvp5tSNiv37FDoOr2NO3F3Nx7fD/OuWZ63zU1OyjrKtI5H49SzpSWVFR6m/Pv68Wn&#10;O86cF7oQNWmV86Ny/H728cO0NZm6oh3VhbIMSbTLWpPznfcmSxInd6oRbkRGaQRLso3w+LTbpLCi&#10;RfamTq7S9DZpyRbGklTOwfvYB/ks5i9LJf1zWTrlWZ1z9ObjaeO5CWcym4psa4XZVfLUhviHLhpR&#10;aRQ9p3oUXrC9rf5I1VTSkqPSjyQ1CZVlJVWcAdOM03fTrHbCqDgLyHHmTJP7f2nl0+HFsqqAdmPO&#10;tGig0Vp1nn2hjsEFflrjMsBWBkDfwQ9snNWZJckfDpDkDaa/4IAOfHSlbcIvJmW4CAmOZ9pDGQnn&#10;dfo5ndxMOJOI3YzTO9gh6eW2sc5/VdSwYOTcQtbYgTgsne+hAyQU07So6hp+kdWatTm/vZ6k8cI5&#10;guS1PjXe9xpG8N2mi2TEBoJnQ8URc1vqN8cZuajQw1I4/yIsVgUTYf39M46yJtSik8XZjuyvv/kD&#10;HgoiylmL1cu5+7kXVnFWf9PQNuzpYNjB2AyG3jcPhG2GXOgmmrhgfT2YpaXmFa9iHqogJLRErZxL&#10;b4ePB98/AbwrqebzCMM+GuGXemXkIHDgdN29CmtOxHtI9kTDWorsHf89tldgvvdUVlGcC48nwrHL&#10;Ud7TuwuP5e13RF3+HWa/AQAA//8DAFBLAwQUAAYACAAAACEAWcOOh98AAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidVA1piFMhJA4cWyoBNyfeJhHxOordJv17lhMcd2c0&#10;86bcLW4QF5xC70lDslIgkBpve2o1HN9fH3IQIRqyZvCEGq4YYFfd3pSmsH6mPV4OsRUcQqEwGroY&#10;x0LK0HToTFj5EYm1k5+ciXxOrbSTmTncDTJVKpPO9MQNnRnxpcPm+3B23DseP+QSNtt8PX+m8Xqq&#10;929fk9b3d8vzE4iIS/wzwy8+o0PFTLU/kw1i0JAmKmErCyrfgGBHts14TM2fx3UKsirl/w3VDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvnJnvMAIAAGUEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBZw46H3wAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;AIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
-[...23 lines deleted...]
-              </v:textbox>
+            <v:rect w14:anchorId="66A83435" id="Rectangle 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:607.35pt;margin-top:-1.1pt;width:133.2pt;height:90.4pt;z-index:251700736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9IxELRwIAAIwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDtGuDOkXQIMOA&#10;oi2QFj0zshQbkEWNUuJ0Xz9KSZqu22nYRSFF+pF6fMz1za63YqspdOhqWZ2VUminsOncupbPT4sv&#10;l1KECK4Bi07X8lUHeTP9/Ol68BM9whZto0kwiAuTwdeyjdFPiiKoVvcQztBrx0GD1ENkl9ZFQzAw&#10;em+LUVleFANS4wmVDoFv5/ugnGZ8Y7SKD8YEHYWtJfcW80n5XKWzmF7DZE3g204d2oB/6KKHznHR&#10;N6g5RBAb6v6A6jtFGNDEM4V9gcZ0Suc38Guq8sNrli14nd/C5AT/RlP4f7Dqfrv0j8Q0DD5MApvp&#10;FTtDffrl/sQuk/X6RpbeRaH4srq4qi7GzKniWFWNL8vLTGdx+txTiN809iIZtSSeRiYJtnchcklO&#10;PaakagFt1yw6a7ND69WtJbEFntxiMS/LI/pvadaJoZaj8zGHhQJWkLEQ2ex9U8vg1lKAXbM0VaRc&#10;22GqkMeeas8htPsaGTbpgbuyLrWgs34OrZ7oSdYKm9dHEoR7QQWvFh2j3UGIj0CsIO6GtyI+8GEs&#10;cot4sKRokX7+7T7l82A5KsXAiuT2f2yAtBT2u+ORX1XjRHfMzvj864gdeh9ZvY+4TX+LTF3F++dV&#10;NlN+tEfTEPYvvDyzVJVD4BTX3hN1cG7jflN4/ZSezXIay9ZDvHNLrxJ44inx+LR7AfKHQUfWyD0e&#10;1QuTD/Pe56YvHc42EU2XxXDilWeQHJZ8nsZhPdNOvfdz1ulPZPoLAAD//wMAUEsDBBQABgAIAAAA&#10;IQB25E1x4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LasMwEEX3hf6DmEJ3iWwTEuNaDiWh&#10;m9JN3UC3ijSx3ehhJDlx/r6TVbubyxzunKm3szXsgiEO3gnIlxkwdMrrwXUCDl9vixJYTNJpabxD&#10;ATeMsG0eH2pZaX91n3hpU8eoxMVKCuhTGivOo+rRyrj0IzranXywMlEMHddBXqncGl5k2ZpbOTi6&#10;0MsRdz2qcztZAecQJ71T9nBT7Y9533cf+9N3KcTz0/z6AizhnP5guOuTOjTkdPST05EZykW+2hAr&#10;YFEUwO7EqsxzYEeaNuUaeFPz/080vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC9IxEL&#10;RwIAAIwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2&#10;5E1x4AAAAAwBAAAPAAAAAAAAAAAAAAAAAKEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;" fillcolor="#ffd000" stroked="f" strokeweight="2pt">
               <w10:wrap anchorx="page" anchory="page"/>
               <w10:anchorlock/>
-            </v:shape>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:drawing>
-[...135 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C30A8A3" wp14:editId="71C25D4A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699712" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="780D9411" wp14:editId="3BF641EB">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>1064260</wp:posOffset>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>732790</wp:posOffset>
+                <wp:posOffset>713105</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="3091180" cy="368935"/>
-              <wp:effectExtent l="0" t="0" r="13970" b="12065"/>
+              <wp:extent cx="3240000" cy="457200"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="23" name="Text Box 23"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1640780794" name="Text Box 1640780794"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...1 lines deleted...]
-                    </wps:cNvSpPr>
+                    <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3091180" cy="368935"/>
+                        <a:ext cx="3240000" cy="457200"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2B1ADF03" w14:textId="77777777" w:rsidR="00AB0BCE" w:rsidRPr="00AB484F" w:rsidRDefault="00AB0BCE" w:rsidP="00BA7FCE">
+                        <w:p w14:paraId="09D91482" w14:textId="77777777" w:rsidR="00BF37C2" w:rsidRPr="00667C08" w:rsidRDefault="00BF37C2" w:rsidP="00BF37C2">
                           <w:pPr>
+                            <w:pStyle w:val="Header"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Rockwell Std Light" w:hAnsi="Rockwell Std Light"/>
-[...2 lines deleted...]
-                              <w:szCs w:val="34"/>
+                              <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                              <w:color w:val="1A1446"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00AB484F">
+                          <w:r w:rsidRPr="00667C08">
                             <w:rPr>
-                              <w:rFonts w:ascii="Rockwell Std Light" w:hAnsi="Rockwell Std Light"/>
-[...2 lines deleted...]
-                              <w:szCs w:val="34"/>
+                              <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                              <w:color w:val="1A1446"/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
                             </w:rPr>
-                            <w:t>Proposal Form</w:t>
+                            <w:t>Proposal form</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="234D9160" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="780D9411" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 23" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:83.8pt;margin-top:57.7pt;width:243.4pt;height:29.05pt;z-index:251679232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBt3x8ZMgIAAGMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0gAldGIULFWTJNQ&#10;WwmmPhvHJtFsn2cbEvbX7+wQWnV7mvZiLnff/frujsVdpxU5CecbMCUdj3JKhOFQNeZQ0u+79ac5&#10;JT4wUzEFRpT0LDy9W378sGhtISZQg6qEIxjE+KK1Ja1DsEWWeV4LzfwIrDBolOA0C/jpDlnlWIvR&#10;tcomeT7LWnCVdcCF96h96I10meJLKXh4ktKLQFRJsbaQXpfefXyz5YIVB8ds3fBLGewfqtCsMZj0&#10;GuqBBUaOrvkjlG64Aw8yjDjoDKRsuEg9YDfj/F0325pZkXpBcry90uT/X1j+eHp2pKlKOplSYpjG&#10;Ge1EF8gX6AiqkJ/W+gJhW4vA0KEe55x69XYD/IdHSPYG0zt4REc+Oul0/MVOCTriCM5X2mMajspp&#10;fjsez9HE0TadzW+nNzFv9uptnQ9fBWgShZI6HGuqgJ02PvTQARKTGVg3SqGeFcqQtqSz6U2eHK4W&#10;DK7MpfC+1thC6PZdIuPz0PgeqjP27aDfHG/5usEaNsyHZ+ZwVbBsXP/whI9UgLngIlFSg/v1N33E&#10;4wTRSkmLq1dS//PInKBEfTM427ing+AGYT8I5qjvAbd5jIdleRLRwQU1iNKBfsGrWMUsaGKGY66S&#10;hkG8D/0B4FVxsVolEG6jZWFjtpYP442M7roX5uyF9oADe4RhKVnxjv0e2/O/OgaQTRpN5LVn8UI3&#10;bnIa7uXq4qm8/U6o1/+G5W8AAAD//wMAUEsDBBQABgAIAAAAIQBhtD6k3wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWDpYOlSaTggJcUKIDaYds8a03RqnNFlb/j3eCW7v&#10;2U/Pn/PV5FoxYB8aTxrmswQEUultQ5WGj83zzT2IEA1Z03pCDT8YYFVcXuQms36kdxzWsRJcQiEz&#10;GuoYu0zKUNboTJj5Dol3X753JrLtK2l7M3K5a+VtkqTSmYb4Qm06fKqxPK5PTsPGvxwO4zYZvt8U&#10;fe5QvR6rGLW+vpoeH0BEnOJfGM74jA4FM+39iWwQLft0mXKUxVwtQHAiVQsWe54s7xTIIpf/fyh+&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG3fHxkyAgAAYwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGG0PqTfAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
-              <v:path arrowok="t"/>
+            <v:shape id="Text Box 1640780794" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:56.15pt;width:255.1pt;height:36pt;z-index:251699712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD69gGWEQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzvZr8qKs0p3lapS&#10;tLtSttozwRBbwgwdSOz013fAcVJte6rqAx6YYT7ee8zv+9awg0LfgC35dJJzpqyEqrG7kn9/XX36&#10;zJkPwlbCgFUlPyrP7xcfP8w7V6gZ1GAqhYySWF90ruR1CK7IMi9r1Qo/AacsOTVgKwJtcZdVKDrK&#10;3ppslue3WQdYOQSpvKfTx8HJFym/1kqGZ629CsyUnHoLacW0buOaLeai2KFwdSNPbYh/6KIVjaWi&#10;51SPIgi2x+aPVG0jETzoMJHQZqB1I1WagaaZ5u+m2dTCqTQLgePdGSb//9LKp8PGvSAL/RfoicAI&#10;SOd84ekwztNrbOOfOmXkJwiPZ9hUH5ikw6vZdU4fZ5J81zd3xEtMk11uO/Thq4KWRaPkSLQktMRh&#10;7cMQOobEYhZWjTGJGmNZV/Lbq5s8XTh7KLmxVOPSa7RCv+1ZU5X8bpxjC9WRxkMYmPdOrhrqYS18&#10;eBFIVFPbJN/wTIs2QLXgZHFWA/7823mMJwbIy1lH0im5/7EXqDgz3yxxE3U2Gjga29Gw+/YBSI1T&#10;ehhOJpMuYDCjqRHaN1L1MlYhl7CSapU8jOZDGARMr0Kq5TIFkZqcCGu7cTKmjihGRF/7N4HuBHsg&#10;wp5gFJUo3qE/xA74L/cBdJOoibgOKJ7gJiUmck+vJkr9932KurztxS8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAsK5093QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT4RAEITvJv6HSZt4c2dg1WyQ&#10;YWN83HyumuhtYFogzoMwDYv/3vakx66qVH9VbhfvxIxj6mPQkK0UCAxNtH1oNby+3J5sQCQywRoX&#10;A2r4xgTb6vCgNIWN+/CM845awSUhFUZDRzQUUqamQ2/SKg4Y2PuMozfE59hKO5o9l3snc6XOpTd9&#10;4A+dGfCqw+ZrN3kN7j2Nd7Wij/m6vaenRzm93WQPWh8fLZcXIAgX+gvDLz6jQ8VMdZyCTcJp4CHE&#10;apavQbB9lqkcRM3K5nQNsirl/wHVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD69gGW&#10;EQIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAs&#10;K5093QAAAAgBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00BA7FCE" w:rsidRPr="00AB484F" w:rsidRDefault="00BA7FCE" w:rsidP="00BA7FCE">
+                  <w:p w14:paraId="09D91482" w14:textId="77777777" w:rsidR="00BF37C2" w:rsidRPr="00667C08" w:rsidRDefault="00BF37C2" w:rsidP="00BF37C2">
                     <w:pPr>
+                      <w:pStyle w:val="Header"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Rockwell Std Light" w:hAnsi="Rockwell Std Light"/>
-[...2 lines deleted...]
-                        <w:szCs w:val="34"/>
+                        <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                        <w:color w:val="1A1446"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00AB484F">
+                    <w:r w:rsidRPr="00667C08">
                       <w:rPr>
-                        <w:rFonts w:ascii="Rockwell Std Light" w:hAnsi="Rockwell Std Light"/>
-[...2 lines deleted...]
-                        <w:szCs w:val="34"/>
+                        <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                        <w:color w:val="1A1446"/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
                       </w:rPr>
-                      <w:t>Proposal Form</w:t>
+                      <w:t>Proposal form</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:wrap anchorx="margin" anchory="page"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00BA7FCE">
-[...246 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="29A1A0E4" w14:textId="77777777" w:rsidR="00BF37C2" w:rsidRDefault="00BF37C2" w:rsidP="00BF37C2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="57924EB3" w14:textId="506D836A" w:rsidR="00AB0BCE" w:rsidRDefault="00AB0BCE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="000F70EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="914C99BC"/>
     <w:lvl w:ilvl="0" w:tplc="A426F030">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5"/>
         </w:tabs>
         <w:ind w:left="119" w:hanging="114"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -45029,59 +45974,59 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1616446887">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1308706153">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="159397128">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="974915954">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1364944562">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1988052884">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="WJoppY/VcxpMZzcm4x4/Dw3DJK90Y+H7xXloDmMM7ieXLSnLS0c3Q8YBGfR5ShSmHWHnkJPtm4l7s+TSKje0LQ==" w:salt="lzhXl4dCddXbSp0xy8pwyQ=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xlBBIrzB9rsyelUZxVbIb43hslrwojKXczRS1XVNBrCo8U221ZRQC+BEoWX/oh6ZMlVbAXO7K3YuW6UD1bVKSw==" w:salt="Po3KkWYDA4u/kvi3/JH41w=="/>
   <w:defaultTabStop w:val="431"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="679C1C4F8EFAB3458013F7691786063D" w:val="&lt;CatalogData xmlns:dt=&quot;urn:schemas-microsoft-com:datatypes&quot; dt:dt=&quot;bin.base64&quot;&gt;RgD6AE8AtQAVACYAEgC/AA==&lt;/CatalogData&gt;"/>
     <w:docVar w:name="adDocumentStructure" w:val="&lt;Document&gt;&lt;admRL ID=&quot;6ABE115678017F4AA82F8DD5148669F0&quot; Include=&quot;True&quot;&gt;&lt;admAF ID=&quot;79C39DE59B52D945A7D30C9D6F252FCB&quot;/&gt;&lt;admAF ID=&quot;8DAFFCA0D99B184695E48CFCC1483AFD&quot;/&gt;&lt;admAF ID=&quot;71C45312E020CE4EAB64E4AB35DFDC83&quot;/&gt;&lt;admAF ID=&quot;02B2A8D81CCFE640924C6DA93B79B500&quot;/&gt;&lt;admAF ID=&quot;6BED398038F2EE428EF348F36EA77432&quot;/&gt;&lt;admRL ID=&quot;89A6051891DD6D4B8C83A6A39E7DDAE2&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;8AF3E4AB693998479E353D0481E776C1&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;FDD6C8E9BC8AA446822DB816273568C2&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;0FC2FA7B749A0A4CA65969050FF0981C&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;28D79C60E85AC94B9C9F963ABA969A8F&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;879DE7737842A14FB673065C990D97B7&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;D676F2EF75884B42A64E0AF07CF0EBDA&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;74AB9BFFBBADD94E83F48D0CA5DD3EBA&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;B19E496FE0FEC74086B7350F1C77FBBC&quot; Include=&quot;True&quot;/&gt;&lt;/admRL&gt;&lt;admRL ID=&quot;F1E8361843F6774980B9DD7CF762B711&quot; Include=&quot;True&quot;&gt;&lt;admAF ID=&quot;79C39DE59B52D945A7D30C9D6F252FCB&quot;/&gt;&lt;admAF ID=&quot;8DAFFCA0D99B184695E48CFCC1483AFD&quot;/&gt;&lt;admAF ID=&quot;71C45312E020CE4EAB64E4AB35DFDC83&quot;/&gt;&lt;admAF ID=&quot;45013AF0CDDDCC44BCB9624B5B923EF8&quot;/&gt;&lt;admAF ID=&quot;F7C6241FDFC80A40A052703CAB9B8B91&quot;/&gt;&lt;admAF ID=&quot;02B2A8D81CCFE640924C6DA93B79B500&quot;/&gt;&lt;admAF ID=&quot;6BED398038F2EE428EF348F36EA77432&quot;/&gt;&lt;admRL ID=&quot;89A6051891DD6D4B8C83A6A39E7DDAE2&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;8AF3E4AB693998479E353D0481E776C1&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;FDD6C8E9BC8AA446822DB816273568C2&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;0FC2FA7B749A0A4CA65969050FF0981C&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;28D79C60E85AC94B9C9F963ABA969A8F&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;879DE7737842A14FB673065C990D97B7&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;D676F2EF75884B42A64E0AF07CF0EBDA&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;74AB9BFFBBADD94E83F48D0CA5DD3EBA&quot; Include=&quot;True&quot;/&gt;&lt;admRL ID=&quot;B19E496FE0FEC74086B7350F1C77FBBC&quot; Include=&quot;True&quot;/&gt;&lt;/admRL&gt;&lt;/Document&gt;_x000d__x000a_"/>
     <w:docVar w:name="adID" w:val="E50E9C50B9AD1E4EB107132990F46407"/>
     <w:docVar w:name="adtblActiveField1" w:val="&lt;CatalogData xmlns:dt=&quot;urn:schemas-microsoft-com:datatypes&quot; dt:dt=&quot;bin.base64&quot;&gt;AQdURyEAAAAAAhkAtpLyPwSyzxGNIwCqAF/+WAEAAAAAAAAAAANnANKtY/YC688RsOMAqgA/_x000d__x000a_AA8AAAAOAA4AAAAAAAAAjgAAAAEAwTyOtutt0BGN9gCqAF/+WAcACwAAAAQAAQAAABMAAAAE_x000d__x000a_AAEAAAANAAAAAAAOAAAAAAAPAAAAAAAQAAAAAAASAAAAAAAQfAACAL4itcjzXM4RreUAqgBE_x000d__x000a_dz0EAH8AAAACAP//hgAAAAIA//8iAAAABAAAAAAASQAAAAQAAAAAAME8jrbrbdARjfYAqgBf_x000d__x000a_/lgFAAQAAAAEAA8AAAAFAAAABAACAAAAAwAAAAQADwAAAAcAAAAEADIAAAAIAAAABAADAAAA_x000d__x000a_BiEAgAEAAQACAEkARACCACAAAAD/AAAA/wAAAHoAAAAAAP//BiUAgAEAAgAEAE4AYQBtAGUA_x000d__x000a_ggBkAAAA/wAAAP8AAABqAAAAAAD//wYzAIABAAMACwBEAGUAcwBjAHIAaQBwAHQAaQBvAG4A_x000d__x000a_ggD6AAAA/wAAAP8AAABqAAAAAAD//wYxAIABAAQACgBQAHIAbwBtAHAAdABUAGUAeAB0AIIA_x000d__x000a_ZAAAAP8AAAD/AAAAagAAAAAA//8GLQCAAQAFAAgARABhAHQAYQBUAHkAcABlAAMABAAAAAoA_x000d__x000a_AAD/AAAAegAAAAAA//8GLwCAAQAGAAkATQBhAHgATABlAG4AZwB0AGgAAwAEAAAACgAAAP8A_x000d__x000a_AAB6AAAAAAD//wYtAIABAAcACABNAGkAbgBWAGEAbAB1AGUABQAIAAAADwAAAP8AAAB6AAAA_x000d__x000a_AAD//wYtAIABAAgACABNAGEAeABWAGEAbAB1AGUABQAIAAAADwAAAP8AAAB6AAAAAAD//wYv_x000d__x000a_AIABAAkACQBNAHUAbAB0AGkATABpAG4AZQALAAIAAAD/AAAA/wAAAFoAAAAAAP//BjMAgAEA_x000d__x000a_CgALAEwAaQBtAGkAdABUAG8ATABpAHMAdAALAAIAAAD/AAAA/wAAAFoAAAAAAP//Bi0AgAEA_x000d__x000a_CwAIAFIAZQBxAHUAaQByAGUAZAALAAIAAAD/AAAA/wAAAFoAAAAAAP//BjsAgAEADAAPAEQA_x000d__x000a_bwBjAFAAcgBvAHAAZQByAHQAeQBOAGEAbQBlAIIAMgAAAP8AAAD/AAAAagAAAAAA//8GKQCA_x000d__x000a_AQANAAYARgBvAHIAbQBhAHQAggAyAAAA/wAAAP8AAABqAAAAAAD//wYrAIABAA4ABwBPAHAA_x000d__x000a_dABpAG8AbgBzAIIA+gAAAP8AAAD/AAAAagAAAAAA//8H+P9BADYARQA5AEEAOAA2ADMAQgAx_x000d__x000a_AEEAMQBCADQANAAyAEEANgAyADIAQQAxADMANABCADcAOAAyADYAOAA3ADgAFE0AQQBTAFQA_x000d__x000a_RQBSAF8ATgBVAE0AAAAAABRNAEEAUwBUAEUAUgBfAE4AVQBNAAEAAAAAAAAAAAAACG4AbwBu_x000d__x000a_AGUAAgAAADEAB/j/OQAwADYANQA2ADAAOQBBADYAOABGADcAOQBGADQAMABCADMAMgBCADAA_x000d__x000a_RAA1ADQAOAA3AEMAOQAzADMAOAA4ABRNAEEAUwBUAEUAUgBfAFMARQBRAAAAAAAUTQBBAFMA_x000d__x000a_VABFAFIAXwBTAEUAUQABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/0EAMgAyAEMAMQA2_x000d__x000a_ADkAMwAyAEYANQA3ADIAMgA0ADYAQQBCAEMARAA1ADAAMgBEAEEARQA3ADkAMAA5ADUAOQAS_x000d__x000a_UgBFAEYARQBSAEUATgBDAEUAAAAAABJSAEUARgBFAFIARQBOAEMARQABAAAAAAAAAAAAAAAC_x000d__x000a_AAAAMQAH+P9BADgAQwA3ADMAOQA5ADkAMQAzADgANgA4AEUANAA5AEEAMAAyADcANQA2AEMA_x000d__x000a_RQBEADEARQBFADYANwBDADUAEEEAUwBEAF8ATgBBAE0ARQAAAAAAEEEAUwBEAF8ATgBBAE0A_x000d__x000a_RQABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/0IAQgAwADcARgA5ADEAMwBBADMANgBF_x000d__x000a_ADMAMwA0AEEAQgBDAEYARgA0AEUARgA4ADYANAAwADIANgA5AEQANQAYQQBTAEQAXwBBAEQA_x000d__x000a_RABSAEUAUwBTADEAAAAAABhBAFMARABfAEEARABEAFIARQBTAFMAMQABAAAAAAAAAAAAAAhu_x000d__x000a_AG8AbgBlAAIAAAAxAAf4/0IAQwAzADMARgA2AEEAMwBGAEMAMwA3AEQANgA0ADEAOAA3ADIA_x000d__x000a_MgA3ADEAOQA1ADAAOABCAEIAOABGADAAMQAYQQBTAEQAXwBBAEQARABSAEUAUwBTADIAAAAA_x000d__x000a_ABhBAFMARABfAEEARABEAFIARQBTAFMAMgABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4_x000d__x000a_/zMAMQA3AEYANAA5ADcAQgAxAEUANgBDADMAQQA0ADYAQQBBAEIAOQA0ADUAMQA4ADMAMQBG_x000d__x000a_AEUANAA1AEIAQwAYQQBTAEQAXwBBAEQARABSAEUAUwBTADMAAAAAABhBAFMARABfAEEARABE_x000d__x000a_AFIARQBTAFMAMwABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/0EAQQBDADgAMwBGAEEA_x000d__x000a_RQA0ADkARQA3AEMAOAA0AEQAOQBFAEQANgBDAEIARgBGADEAQQBFADkARQA2AEQAMgAYQQBT_x000d__x000a_AEQAXwBBAEQARABSAEUAUwBTADQAAAAAABhBAFMARABfAEEARABEAFIARQBTAFMANAABAAAA_x000d__x000a_AAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/zcARgBBAEQAMAA1ADkANwBGAEYARgAxADUAMQA0_x000d__x000a_ADAAQgA2AEMAMwBDADUANQBEAEIANAA4ADEANAAzADcANQAYQQBTAEQAXwBBAEQARABSAEUA_x000d__x000a_UwBTADUAAAAAABhBAFMARABfAEEARABEAFIARQBTAFMANQABAAAAAAAAAAAAAAhuAG8AbgBl_x000d__x000a_AAIAAAAxAAf4/0EAMAA4ADgAQQA5AEUAQwBDADcAQwBDADIAQQA0ADYAQQAxAEYANAAwAEEA_x000d__x000a_NwA4AEUANgA0ADYAOABDADYAQwAQQQBTAEQAXwBDAEkAVABZAAAAAAAQQQBTAEQAXwBDAEkA_x000d__x000a_VABZAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEAB/j/OQA1ADcAOQA5AEQANwBGADUARgA2_x000d__x000a_ADMAQQBDADQANAA4ADcANQBEADAANgA1ADYARQBCADIARQA3AEQARgBBABJBAFMARABfAFMA_x000d__x000a_VABBAFQARQAAAAAAEkEAUwBEAF8AUwBUAEEAVABFAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAA_x000d__x000a_ADEAB/j/QwBGADQAMgA0ADcARQAyAEQARQA0AEMAMAAzADQANAA4ADEAQwAyAEYARgA0ADcA_x000d__x000a_MAA2ADkAQwBGADgAMwA5AB5BAFMARABfAFAATwBTAFQAQQBMAF8AQwBPAEQARQAAAAAAHkEA_x000d__x000a_UwBEAF8AUABPAFMAVABBAEwAXwBDAE8ARABFAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEA_x000d__x000a_B/j/QgA5ADEAMAAyADIANABGADYAQQBEAEUARAAzADQAMQA4ADcANQBGADQAOAA4AEIAMQA3_x000d__x000a_ADgANgAyADkARgA2ABZBAFMARABfAEMATwBVAE4AVABSAFkAAAAAABZBAFMARABfAEMATwBV_x000d__x000a_AE4AVABSAFkAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P8wADMARQA0AEEAMQBFADIA_x000d__x000a_QgAwADQARAAyADcANAA2AEIARQA1ADMAQQBBADkANAAxADkAQwBCAEIAOQA1ADUAEEIAUgBL_x000d__x000a_AF8AQwBPAEQARQAAAAAAEEIAUgBLAF8AQwBPAEQARQABAAAAAAAAAAAAAAhuAG8AbgBlAAIA_x000d__x000a_AAAxAAf4/zMAQwBCADQAQQA0ADgANwA5ADcAMAA3ADkAQwA0ADkAQQBEADQAMAA3ADMANAAz_x000d__x000a_AEIANQAzAEIARgA0AEMAMAAOQgBSAEsAXwBSAEUARgAAAAAADkIAUgBLAF8AUgBFAEYAAQAA_x000d__x000a_AAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P8zAEQAQwBDADUAOAA5ADkARAA4ADkAQwA0AEQA_x000d__x000a_NABDAEEAMgA2AEQAQQBBAEUANwA1ADUAQgAyADYAQwA0ADYAEEIAUgBLAF8ATgBBAE0ARQAA_x000d__x000a_AAAAEEIAUgBLAF8ATgBBAE0ARQABAAAAAAAAAAAADEIAcgBvAGsAZQByAAACAAAAMQAH+P9G_x000d__x000a_AEUANQAxADYAQgAyAEIANQAyAEEARQAwAEUANAA3AEIAQwA3ADcANwA3ADMARQA3AEEAQwA4_x000d__x000a_ADUAMwA3ADIAGEIAUgBLAF8AQQBEAEQAUgBFAFMAUwAxAAAAAAAYQgBSAEsAXwBBAEQARABS_x000d__x000a_AEUAUwBTADEAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P85ADQANwA3ADgANQBFADUA_x000d__x000a_NAAxADIANAA0AEUANABCAEIAMQA5AEIANwBDAEMAMQBCADYARAA5AEQAOAA0AEIAGEIAUgBL_x000d__x000a_AF8AQQBEAEQAUgBFAFMAUwAyAAAAAAAYQgBSAEsAXwBBAEQARABSAEUAUwBTADIAAQAAAAAA_x000d__x000a_AAAAAAAIbgBvAG4AZQACAAAAMQAH+P83ADIAMwBCADUAMgBFAEQARAA3ADEAQQA4ADgANAAw_x000d__x000a_AEEAMgBCAEYAQgBDADUANgAyAEMAOABBADkANwBCADYAGEIAUgBLAF8AQQBEAEQAUgBFAFMA_x000d__x000a_UwAzAAAAAAAYQgBSAEsAXwBBAEQARABSAEUAUwBTADMAAQAAAAAAAAAAAAAIbgBvAG4AZQAC_x000d__x000a_AAAAMQAH+P81AEMAMwBDAEMANQA5ADcARQA4ADYAMgBGADQANAAzAEEANAA0ADUARQAxADIA_x000d__x000a_QwBEAEUANAAxAEUANQA5AEIAGEIAUgBLAF8AQQBEAEQAUgBFAFMAUwA0AAAAAAAYQgBSAEsA_x000d__x000a_XwBBAEQARABSAEUAUwBTADQAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P83ADAAMQA2_x000d__x000a_ADEARAA5AEQAQwBEAEUAQgBCAEQANABBADkAQwA5ADcAMQA5ADkAQgAxAEEAMgBEADgARgBF_x000d__x000a_AEUAGEIAUgBLAF8AQQBEAEQAUgBFAFMAUwA1AAAAAAAYQgBSAEsAXwBBAEQARABSAEUAUwBT_x000d__x000a_ADUAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P9DAEMAQQAxADYAOAA3AEIAOQBFADAA_x000d__x000a_RQAzADkANAAxAEEANAAyAEIARgAwADEAQwAyADAANgA4ADcARgBFADkAEEIAUgBLAF8AQwBJ_x000d__x000a_AFQAWQAAAAAAEEIAUgBLAF8AQwBJAFQAWQABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4_x000d__x000a_/zMAQgAxADgAOQBEADYAOABDADkANAA5ADgARAA0ADQAQgBCADAAMAA2AEEAQQBEADIARABC_x000d__x000a_ADUAMwAyAEQAMgASQgBSAEsAXwBTAFQAQQBUAEUAAAAAABJCAFIASwBfAFMAVABBAFQARQAB_x000d__x000a_AAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/0YANgAzADgAMgA4AEEAMwA5AEQAQgBFAEEA_x000d__x000a_RAA0ADYAOQAwAEYAMgAwADIAOQA4ADAAMQA5ADYANwAyADQAQQAeQgBSAEsAXwBQAE8AUwBU_x000d__x000a_AEEATABfAEMATwBEAEUAAAAAAB5CAFIASwBfAFAATwBTAFQAQQBMAF8AQwBPAEQARQABAAAA_x000d__x000a_AAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/0MAQwAxADMARQA1ADMANgBDAEEAOAA4ADUAOAA0_x000d__x000a_AEQAOAAzADkAQgBGAEEARAA4AEEAOAA4ADIANwAzADcANAAWQgBSAEsAXwBDAE8AVQBOAFQA_x000d__x000a_UgBZAAAAAAAWQgBSAEsAXwBDAE8AVQBOAFQAUgBZAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAA_x000d__x000a_ADEAB/j/MAAxAEYAQQAwADQANQBEAEMAMQAwAEIAMQA4ADQAOQBBAEIAMQBCADIARgBDAEEA_x000d__x000a_MgA1ADEAMABBADYANwBGAAxJAE4AQwBFAFAAVAAAAAAADEkATgBDAEUAUABUAAUAAAAAAAAA_x000d__x000a_AAAcRQBmAGYAZQBjAHQAaQB2AGUAIABEAGEAdABlABhHAGUAbgBlAHIAYQBsACAARABhAHQA_x000d__x000a_ZQACAAAAMQAH+P83AEEANgAxADgAQQBGADMAOABBADcARgA4ADMANABFADkAOABGADEANAAz_x000d__x000a_ADIAQQA1ADYANwBCAEMAOAAzADcADEUAWABQAEkAUgBZAAAAAAAMRQBYAFAASQBSAFkABQAA_x000d__x000a_AAAAAAAAABZFAHgAcABpAHIAeQAgAEQAYQB0AGUAGEcAZQBuAGUAcgBhAGwAIABEAGEAdABl_x000d__x000a_AAIAAAAxAAf4/zIAOAA4AEMARAA4ADAANQAxADUANQA3AEUANQA0ADcAOABCADMAOQAxADkA_x000d__x000a_MABDADAANAA5ADAARgAzADAANAAcQwBMAEEASQBNAF8AQwBPAFYARQBSAEEARwBFAAAAAAAc_x000d__x000a_QwBMAEEASQBNAF8AQwBPAFYARQBSAEEARwBFAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEA_x000d__x000a_B/j/QwA2AEEAQwBEADkAQQBCADIAOQA4ADMAQQA5ADQARQA5ADcAQQBGADkAMAAxADIAQgBB_x000d__x000a_ADcARgA3AEMAQgAwAC5DAEwAQQBJAE0AUwBfAE0AQQBEAEUAXwBEAEUAUwBDAFIASQBQAFQA_x000d__x000a_SQBPAE4AAAAAAC5DAEwAQQBJAE0AUwBfAE0AQQBEAEUAXwBEAEUAUwBDAFIASQBQAFQASQBP_x000d__x000a_AE4AAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P9DADIANAA1AEYARAAxAEEARQA0ADEA_x000d__x000a_RAA4AEUANAA3AEIAMgA0ADkAQgBDAEYARQA4AEMARgBBADUARgA0ADUAFFIARQBUAFIATwBf_x000d__x000a_AEQAQQBUAEUAAAAAABRSAEUAVABSAE8AXwBEAEEAVABFAAUAAAAAAAAAAAAAGEcAZQBuAGUA_x000d__x000a_cgBhAGwAIABEAGEAdABlAAIAAAAxAAf4/0MAQgBDADkAQQBDAEEANQA0AEUAQwBCADIAQgA0_x000d__x000a_ADcAOAAyAEEAQgBBADkAMQBDADAAMAA3ADEANABGAEUAQgAMRABPAF8ATABPAEIAAAAAAAxE_x000d__x000a_AE8AXwBMAE8AQgABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/0MAQQAxADUAQwBEADYA_x000d__x000a_NQAwADUARgA3ADYANgA0AEYAOAA1AEIARgA0AEMAMgBEAEQARQBGADQAMgA2AEYANQAORABP_x000d__x000a_AF8AVABZAFAARQAAAAAADkQATwBfAFQAWQBQAEUAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAA_x000d__x000a_MQAH+P85AEQAMAA0ADQANgAwADcAMgBEAEMANgBBADQANAAzADkARgA1AEIANQBGADcANwBF_x000d__x000a_AEEARgBEADAANAA5ADEAGkQATwBfAEMATwBWAEUAUgBfAEYATABBAEcAAAAAABpEAE8AXwBD_x000d__x000a_AE8AVgBFAFIAXwBGAEwAQQBHAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEAB/j/MQBDAEQA_x000d__x000a_QQAxADgANgBGAEEAQwBBAEEAQgBFADQARAA5AEMAQgA0ADEAMgAwAEEAQwBCADEAQwA0ADkA_x000d__x000a_OAA0ABREAE8AXwBQAFIARQBNAEkAVQBNAAAAAAAURABPAF8AUABSAEUATQBJAFUATQACAAAA_x000d__x000a_AAAAAAAAABxHAGUAbgBlAHIAYQBsACAATgB1AG0AYgBlAHIAAgAAADEAB/j/MQAzADQAMABC_x000d__x000a_ADgAOQAzADQAOQBGADQAMAA0ADQAMgBCAEYAQwA3ADgARgA5ADYARABCAEEAMgA4ADYANQAw_x000d__x000a_ABBEAE8AXwBMAEkATQBJAFQAAAAAABBEAE8AXwBMAEkATQBJAFQAAgAAAAAAAAAAAAAcRwBl_x000d__x000a_AG4AZQByAGEAbAAgAE4AdQBtAGIAZQByAAIAAAAxAAf4/0IARAA3AEYAOAAzADIAQgAwAEUA_x000d__x000a_OQAxADYAMQA0AEMAOAAwADQANwA4ADcAOAAyAEQANwAxAEIAQQBGADAANwAMRABPAF8AUwBJ_x000d__x000a_AFIAAAAAAAxEAE8AXwBTAEkAUgACAAAAAAAAAAAAABxHAGUAbgBlAHIAYQBsACAATgB1AG0A_x000d__x000a_YgBlAHIAAgAAADEAB/j/NABEADMAOQA0AEEAMQBBADAARQAwAEMANwA0ADQAQwA4AEQAMAA4_x000d__x000a_ADgAQgBCAEQANgAyADgAMgA3AEUAQwA0AChEAE8AXwBPAFIASQBHAEkATgBBAEwAXwBDAFUA_x000d__x000a_UgBSAEUATgBDAFkAAAAAAChEAE8AXwBPAFIASQBHAEkATgBBAEwAXwBDAFUAUgBSAEUATgBD_x000d__x000a_AFkAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P9CADgAQwA5ADgANQA3ADMAOQBEADAA_x000d__x000a_NAAzADMANAA4ADgAOQA0ADgARQA5AEIAMwA5AEEANABGADMARQBBAEEAFkQATwBfAEMATwBW_x000d__x000a_AEUAUgBBAEcARQAAAAAAFkQATwBfAEMATwBWAEUAUgBBAEcARQABAAAAAAAAAAAAAAhuAG8A_x000d__x000a_bgBlAAIAAAAxAAf4/zQAQwA4AEEANQBCADcANABDADYAMAA2ADgAQwA0AEQAQgBBAEYAQwAw_x000d__x000a_ADIAOQBGADYAQgBDADQANQBGADUAQwAcRABPAF8AUwBIAEEAUgBFAF8AVwBIAE8ATABFAAAA_x000d__x000a_AAAcRABPAF8AUwBIAEEAUgBFAF8AVwBIAE8ATABFAAIAAAAAAAAAAAAAHEcAZQBuAGUAcgBh_x000d__x000a_AGwAIABOAHUAbQBiAGUAcgACAAAAMQAH+P9FADIAMwBBADEAMAAzAEYARgA2ADEAMQA2AEEA_x000d__x000a_NABCAEEARAAwADgAMwAxADMAQgA3ADkANwAyADMAMAA2AEYAHFAAUgBMAF8AVABFAFIAUgBP_x000d__x000a_AFIAXwBMAE0AVAAAAAAAHFAAUgBMAF8AVABFAFIAUgBPAFIAXwBMAE0AVAABAAAAAAAAAAAA_x000d__x000a_AAhuAG8AbgBlAAIAAAAxAAf4/zYANwBGADUANwA4ADEAMwBBAEIARQA3AEMAMAA0AEQAQQAz_x000d__x000a_ADMAQQA1ADgANgBFAEYAQwAxADkAMwA1ADQARQAgUABSAEwAXwBPAEYARgBTAEgATwBSAEUA_x000d__x000a_XwBMAE0AVAAAAAAAIFAAUgBMAF8ATwBGAEYAUwBIAE8AUgBFAF8ATABNAFQAAQAAAAAAAAAA_x000d__x000a_AAAIbgBvAG4AZQACAAAAMQAH+P8wADEAMgAwADkAQQA4AEMARABDAEYANwA5AEMANAAwAEEA_x000d__x000a_NgA3AEEARQA0ADQANABEAEYANQBFADcAOQA4ADQADlAAUgBMAF8ATABPAEIAAAAAAA5QAFIA_x000d__x000a_TABfAEwATwBCAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEAB/j/QwA3AEEAMAA3AEEARQAz_x000d__x000a_ADMAMABBADgAMABFADQAMgBBADEAMQA4ADAARABBADcAOABGADUAMQA2AEUARAA1ABBQAFIA_x000d__x000a_TABfAFQAWQBQAEUAAAAAABBQAFIATABfAFQAWQBQAEUAAQAAAAAAAAAAAAAIbgBvAG4AZQAC_x000d__x000a_AAAAMQAH+P9CAEQAQQA5AEIAMQBBAEIARQAyADIAMAA3AEQANAAwAEEANwBCADQANABCADUA_x000d__x000a_QQBGAEMAMQBBADkAOAA3ADMAHFAAUgBMAF8AQwBPAFYARQBSAF8ARgBMAEEARwAAAAAAHFAA_x000d__x000a_UgBMAF8AQwBPAFYARQBSAF8ARgBMAEEARwABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4_x000d__x000a_/0QARAAxADMANQA2ADIARgBGADEANABCADcARAA0ADcAQgBFADYANQA4AEMANgBGADEAQQA3_x000d__x000a_ADUAMwBFADMAOAAWUABSAEwAXwBQAFIARQBNAEkAVQBNAAAAAAAWUABSAEwAXwBQAFIARQBN_x000d__x000a_AEkAVQBNAAIAAAAAAAAAAAAAHEcAZQBuAGUAcgBhAGwAIABOAHUAbQBiAGUAcgACAAAAMQAH_x000d__x000a_+P82AEUAMgBEADUAQgA2ADkANgBGAEQANwBEAEMANAAzAEEAOAA1ADgAOABFAEEANgAxAEQA_x000d__x000a_QQA4AEQARAA1AEUAElAAUgBMAF8ATABJAE0ASQBUAAAAAAASUABSAEwAXwBMAEkATQBJAFQA_x000d__x000a_AgAAAAAAAAAAAAAcRwBlAG4AZQByAGEAbAAgAE4AdQBtAGIAZQByAAIAAAAxAAf4/zQAMgBC_x000d__x000a_AEQAQwBCADIAOAAzADIAMAAzAEYANAA0AEEAQgBDADIAOQAxADIAOAA1AEIAOQBFADcAQgBF_x000d__x000a_ADcANwAOUABSAEwAXwBTAEkAUgAAAAAADlAAUgBMAF8AUwBJAFIAAgAAAAAAAAAAAAAcRwBl_x000d__x000a_AG4AZQByAGEAbAAgAE4AdQBtAGIAZQByAAIAAAAxAAf4/zgARQA1ADcARgA4AEEANgBFAEMA_x000d__x000a_RgAwAEIARQA0AEEAOQBEADIANgA0ADEARQAzADgAMwA3ADQARgA4ADUANgAqUABSAEwAXwBP_x000d__x000a_AFIASQBHAEkATgBBAEwAXwBDAFUAUgBSAEUATgBDAFkAAAAAACpQAFIATABfAE8AUgBJAEcA_x000d__x000a_SQBOAEEATABfAEMAVQBSAFIARQBOAEMAWQABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4_x000d__x000a_/0MAOAA0AEIAQQAzAEEAMQBEAEMAMAA4AEYAMwA0ADEAQQA5ADAAQQBDADAARQBCADIAQgA1_x000d__x000a_AEQAMgAxADIAMwAYUABSAEwAXwBDAE8AVgBFAFIAQQBHAEUAAAAAABhQAFIATABfAEMATwBW_x000d__x000a_AEUAUgBBAEcARQABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/zkAMABGAEEAMgA4ADkA_x000d__x000a_RQA5AEMAMAAzADQAMgA0AEMAOQA5ADMAMAAyADYARAA1AEQAMQBDADcANgAyAEMAMAAeUABS_x000d__x000a_AEwAXwBTAEgAQQBSAEUAXwBXAEgATwBMAEUAAAAAAB5QAFIATABfAFMASABBAFIARQBfAFcA_x000d__x000a_SABPAEwARQACAAAAAAAAAAAAABxHAGUAbgBlAHIAYQBsACAATgB1AG0AYgBlAHIAAgAAADEA_x000d__x000a_B/j/MwAxADMAQgA1AEQAOQBGADgAQwBBAEQANgBBADQAMgBBADYAOQBBADcANAAxADQANQAx_x000d__x000a_AEYAQwBDADUAQgA3ABxGAEMAQwBfAFQARQBSAFIATwBSAF8ATABNAFQAAAAAABxGAEMAQwBf_x000d__x000a_AFQARQBSAFIATwBSAF8ATABNAFQAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P9CADIA_x000d__x000a_MQAyADIAMgAzAEQAMwBCADMANQA5ADgANAAyAEEAQwA5ADYAMwBBADcAQwBFADYAOABBADMA_x000d__x000a_MwA5ADUAIEYAQwBDAF8ATwBGAEYAUwBIAE8AUgBFAF8ATABNAFQAAAAAACBGAEMAQwBfAE8A_x000d__x000a_RgBGAFMASABPAFIARQBfAEwATQBUAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEAB/j/RABG_x000d__x000a_AEYANgA2ADgAMQA5ADEAMwA2AEUAMQBEADQAMQA4ADkANQAwADAANgA5ADcAOQBCADUANABB_x000d__x000a_ADAAQQBFAA5GAEMAQwBfAEwATwBCAAAAAAAORgBDAEMAXwBMAE8AQgABAAAAAAAAAAAAAAhu_x000d__x000a_AG8AbgBlAAIAAAAxAAf4/zQAMwAyADMANAAwAEQANAAyADMAMwA0AEQAQgA0ADUAQgBEADYA_x000d__x000a_MwAyAEIAMgA2ADMANwBFADQARQBFADcAMAAQRgBDAEMAXwBUAFkAUABFAAAAAAAQRgBDAEMA_x000d__x000a_XwBUAFkAUABFAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEAB/j/NgA2ADEAMgAzADEANwA2_x000d__x000a_AEQANwAyADYANwBCADQAMgBCADUAQwA0ADEAQwBFAEIAMgBDAEQAMQA3ADcAOQA0ABxGAEMA_x000d__x000a_QwBfAEMATwBWAEUAUgBfAEYATABBAEcAAAAAABxGAEMAQwBfAEMATwBWAEUAUgBfAEYATABB_x000d__x000a_AEcAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P84AEIAQQBBADQARQBCADEAMQBCAEQA_x000d__x000a_NgBEAEUANABFAEEANgBCADEARgBCADUAOQBGADYAMABDAEYANwAxAEQAFkYAQwBDAF8AUABS_x000d__x000a_AEUATQBJAFUATQAAAAAAFkYAQwBDAF8AUABSAEUATQBJAFUATQACAAAAAAAAAAAAABxHAGUA_x000d__x000a_bgBlAHIAYQBsACAATgB1AG0AYgBlAHIAAgAAADEAB/j/NQA0ADAANQA5ADAANwAwAEMAQgA3_x000d__x000a_ADcAMQA2ADQANwBBAEEAMwA1ADUARgAzADcARgAyAEYAMAA2ADAAMABCABJGAEMAQwBfAEwA_x000d__x000a_SQBNAEkAVAAAAAAAEkYAQwBDAF8ATABJAE0ASQBUAAIAAAAAAAAAAAAAHEcAZQBuAGUAcgBh_x000d__x000a_AGwAIABOAHUAbQBiAGUAcgACAAAAMQAH+P84AEMANAAzADcARABBAEUARAAwAEMAMQBGAEMA_x000d__x000a_NAAxADgAOQAyADYANgAzAEYAOAA1AEUANQA0AEIAQQBDADIADkYAQwBDAF8AUwBJAFIAAAAA_x000d__x000a_AA5GAEMAQwBfAFMASQBSAAIAAAAAAAAAAAAAHEcAZQBuAGUAcgBhAGwAIABOAHUAbQBiAGUA_x000d__x000a_cgACAAAAMQAH+P9BAEIAQwA0ADEANAA2ADYAOAA1ADMANgBEAEUANAAzAEIARABFAEYAOAA1_x000d__x000a_ADMAMQA0AEIARgA5ADMAQQBFAEIAHEYAQwBDAF8AVABBAFgAXwBBAE0ATwBVAE4AVAAAAAAA_x000d__x000a_HEYAQwBDAF8AVABBAFgAXwBBAE0ATwBVAE4AVAACAAAAAAAAAAAAABxHAGUAbgBlAHIAYQBs_x000d__x000a_ACAATgB1AG0AYgBlAHIAAgAAADEAB/j/RgBDAEIANgA3ADIAOAAzADIAMgA3ADIAOQA5ADQA_x000d__x000a_OABBADcAMABEADUAOQA1ADUAQQAxADUAOAA3ADEARABCACpGAEMAQwBfAE8AUgBJAEcASQBO_x000d__x000a_AEEATABfAEMAVQBSAFIARQBOAEMAWQAAAAAAKkYAQwBDAF8ATwBSAEkARwBJAE4AQQBMAF8A_x000d__x000a_QwBVAFIAUgBFAE4AQwBZAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEAB/j/NQAyAEIARAA4_x000d__x000a_AEQANwA1ADAANQAyADcAQQBGADQANQBCAEEAMgAxADEARgAyADYARAA4ADEANAAwADUAQwA0_x000d__x000a_ABhGAEMAQwBfAEMATwBWAEUAUgBBAEcARQAAAAAAGEYAQwBDAF8AQwBPAFYARQBSAEEARwBF_x000d__x000a_AAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEAB/j/RQAzAEMAQQBBADAANQBFAEEANwAwAEIA_x000d__x000a_OAA5ADQANgA4ADYANQBFADkAMgA4ADMAOQAwADAANAA5ADMAMAA0AB5GAEMAQwBfAFMASABB_x000d__x000a_AFIARQBfAFcASABPAEwARQAAAAAAHkYAQwBDAF8AUwBIAEEAUgBFAF8AVwBIAE8ATABFAAIA_x000d__x000a_AAAAAAAAAAAAHEcAZQBuAGUAcgBhAGwAIABOAHUAbQBiAGUAcgACAAAAMQAH+P9FADUARAA5_x000d__x000a_ADMAMwAxADAANgA0ADAAOABBAEUANABCADgARAA3ADUAOQBDAEQAMQA3AEEAMQBEADYAQQBG_x000d__x000a_ADMAHEYASQBCAF8AVABFAFIAUgBPAFIAXwBMAE0AVAAAAAAAHEYASQBCAF8AVABFAFIAUgBP_x000d__x000a_AFIAXwBMAE0AVAABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/zIANQA0AEUAQgBDAEQA_x000d__x000a_NQAxAEMAMgAzADIARAA0AEYAQgBEAEYANQA2ADAANABEAEQAMwAwAEUAOAA3AEQANgAgRgBJ_x000d__x000a_AEIAXwBPAEYARgBTAEgATwBSAEUAXwBMAE0AVAAAAAAAIEYASQBCAF8ATwBGAEYAUwBIAE8A_x000d__x000a_UgBFAF8ATABNAFQAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P9GAEEAQwAwAEIANwA1_x000d__x000a_ADgARQA4AEYARABGAEIANAA5AEIAMgBDAEEAMAAzADIAQwBBAEIAQwBEAEUARABCADQADkYA_x000d__x000a_SQBCAF8ATABPAEIAAAAAAA5GAEkAQgBfAEwATwBCAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAA_x000d__x000a_ADEAB/j/RgBGADkARAAxAEUANQBDAEEANABGADkAQgBGADQAQgBCADYANAA0ADUAMgA0ADAA_x000d__x000a_MQBGADIAOAA3ADgANABEABBGAEkAQgBfAFQAWQBQAEUAAAAAABBGAEkAQgBfAFQAWQBQAEUA_x000d__x000a_AQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P9GAEQAMAA4ADAARABCADgAQQBCAEQANQBF_x000d__x000a_ADkANAAxAEEANQA2ADEARgBCAEIAMwA0AEIARQA5AEQARAA1AEEAHEYASQBCAF8AQwBPAFYA_x000d__x000a_RQBSAF8ARgBMAEEARwAAAAAAHEYASQBCAF8AQwBPAFYARQBSAF8ARgBMAEEARwABAAAAAAAA_x000d__x000a_AAAAAAhuAG8AbgBlAAIAAAAxAAf4/0YAOQA3ADkANwA5ADgAMAAyADAAMQA5AEEAMgA0ADcA_x000d__x000a_OAAyADMAQQBCADQAMwBGAEIAMAA1ADYANQA3ADMARAAWRgBJAEIAXwBQAFIARQBNAEkAVQBN_x000d__x000a_AAAAAAAWRgBJAEIAXwBQAFIARQBNAEkAVQBNAAIAAAAAAAAAAAAAHEcAZQBuAGUAcgBhAGwA_x000d__x000a_IABOAHUAbQBiAGUAcgACAAAAMQAH+P80AEUANQAwAEEANABCAEIAOAA2ADcANABBAEUANABF_x000d__x000a_AEIAQwBGADcAOABDAEIANQA2ADkAOABCAEQANQA3ADcAEkYASQBCAF8ATABJAE0ASQBUAAAA_x000d__x000a_AAASRgBJAEIAXwBMAEkATQBJAFQAAgAAAAAAAAAAAAAcRwBlAG4AZQByAGEAbAAgAE4AdQBt_x000d__x000a_AGIAZQByAAIAAAAxAAf4/zMAQwBCADMAQgAyADkARAA5ADcAOAAwADUARgA0ADgAOQAxAEQA_x000d__x000a_OABDAEQAMwAxAEEAQQAwAEEAMgA0ADUARQAORgBJAEIAXwBTAEkAUgAAAAAADkYASQBCAF8A_x000d__x000a_UwBJAFIAAgAAAAAAAAAAAAAcRwBlAG4AZQByAGEAbAAgAE4AdQBtAGIAZQByAAIAAAAxAAf4_x000d__x000a_/zcANABEAEUARAA5ADUAQQAxAEMAQwBBAEUANAA0AEYAOAAxAEEARAA1AEYAQQBEAEYAOQAz_x000d__x000a_ADMANgBGADUARQAcRgBJAEIAXwBUAEEAWABfAEEATQBPAFUATgBUAAAAAAAcRgBJAEIAXwBU_x000d__x000a_AEEAWABfAEEATQBPAFUATgBUAAIAAAAAAAAAAAAAHEcAZQBuAGUAcgBhAGwAIABOAHUAbQBi_x000d__x000a_AGUAcgACAAAAMQAH+P82ADgANQAwAEQAQgA5ADYARQA2ADQAQQA0ADcANABCADgARQA2ADUA_x000d__x000a_OAAzAEYAQgBFAEEAQgA2ADcAQwA0ADMAKkYASQBCAF8ATwBSAEkARwBJAE4AQQBMAF8AQwBV_x000d__x000a_AFIAUgBFAE4AQwBZAAAAAAAqRgBJAEIAXwBPAFIASQBHAEkATgBBAEwAXwBDAFUAUgBSAEUA_x000d__x000a_TgBDAFkAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P9FADgANQAwAEMAMwA2ADEANAA1_x000d__x000a_ADgAMwBGADIANABFAEIARABCAEUARABCAEUARgBGADIAMQBFAEEAQQA3AEEAGEYASQBCAF8A_x000d__x000a_QwBPAFYARQBSAEEARwBFAAAAAAAYRgBJAEIAXwBDAE8AVgBFAFIAQQBHAEUAAQAAAAAAAAAA_x000d__x000a_AAAIbgBvAG4AZQACAAAAMQAH+P9EAEIANQAxADkAOAA1AEMAOABGADEAMgAyADcANAA1AEIA_x000d__x000a_NgA1ADkAMgA1AEMAMQAyAEQARAA5ADgAQQA1AEEAHkYASQBCAF8AUwBIAEEAUgBFAF8AVwBI_x000d__x000a_AE8ATABFAAAAAAAeRgBJAEIAXwBTAEgAQQBSAEUAXwBXAEgATwBMAEUAAgAAAAAAAAAAAAAc_x000d__x000a_RwBlAG4AZQByAGEAbAAgAE4AdQBtAGIAZQByAAIAAAAxAAf4/zEAOABGADAAMQAyADcAMQBE_x000d__x000a_AEQANgAxADMANwA0AEMAOAA2ADkAMAAwADAAMQBFADYAQwBBADkAQQA0ADIANQAaSwBSAF8A_x000d__x000a_VABFAFIAUgBPAFIAXwBMAE0AVAAAAAAAGksAUgBfAFQARQBSAFIATwBSAF8ATABNAFQAAQAA_x000d__x000a_AAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P9FAEMAMwA2ADIAQgA5ADQAMAA4ADQANABFADAA_x000d__x000a_NABBAEIAQQA2ADkANgAzAEEAMwA5AEUAOABEADMAMwAxADMAHksAUgBfAE8ARgBGAFMASABP_x000d__x000a_AFIARQBfAEwATQBUAAAAAAAeSwBSAF8ATwBGAEYAUwBIAE8AUgBFAF8ATABNAFQAAQAAAAAA_x000d__x000a_AAAAAAAIbgBvAG4AZQACAAAAMQAH+P9DADAANgAxAEYAQQAyADQAOABDADQAMABEADcANAA0_x000d__x000a_AEEAQwAyADAARgA0ADAARAAxAEEANAA1ADEARQA3ADUADEsAUgBfAEwATwBCAAAAAAAMSwBS_x000d__x000a_AF8ATABPAEIAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P84ADAANgAyADgAOABCADkA_x000d__x000a_OQBFAEMARQAwADEANABFADkAMgA1AEQAQgA2AEIARgA4ADYARAAwADYAQQBCADEADksAUgBf_x000d__x000a_AFQAWQBQAEUAAAAAAA5LAFIAXwBUAFkAUABFAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEA_x000d__x000a_B/j/RABGADUAQwBDAEUAQwA4AEQAQwAxADQANgBBADQAMQA5ADEAMQA4AEEARgBBADIANwBD_x000d__x000a_ADAANwA3ADkANABDABpLAFIAXwBDAE8AVgBFAFIAXwBGAEwAQQBHAAAAAAAaSwBSAF8AQwBP_x000d__x000a_AFYARQBSAF8ARgBMAEEARwABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/zIANgAzAEUA_x000d__x000a_RQA1ADQANgA3ADIANgBDADAANQA0ADYAOAA5ADcANwA1ADUAOAA4ADEAOABBADkAOQA0ADcA_x000d__x000a_RQAUSwBSAF8AUABSAEUATQBJAFUATQAAAAAAFEsAUgBfAFAAUgBFAE0ASQBVAE0AAgAAAAAA_x000d__x000a_AAAAAAAcRwBlAG4AZQByAGEAbAAgAE4AdQBtAGIAZQByAAIAAAAxAAf4/zgAQwA3ADQANQAw_x000d__x000a_AEYARQBGAEYARgAxAEUANQA0ADMAOQBGADkAQQA3ADkANgBCAEMARgAwADEAMABDADIAQwAQ_x000d__x000a_SwBSAF8ATABJAE0ASQBUAAAAAAAQSwBSAF8ATABJAE0ASQBUAAIAAAAAAAAAAAAAHEcAZQBu_x000d__x000a_AGUAcgBhAGwAIABOAHUAbQBiAGUAcgACAAAAMQAH+P9CADQARQBGAEEANwAyADgAMwBGAEQA_x000d__x000a_MwBFADgANAA2AEEARgA1ADMANABEADIARQAwADEAMgA2ADYAMQA5AEYADEsAUgBfAFMASQBS_x000d__x000a_AAAAAAAMSwBSAF8AUwBJAFIAAgAAAAAAAAAAAAAcRwBlAG4AZQByAGEAbAAgAE4AdQBtAGIA_x000d__x000a_ZQByAAIAAAAxAAf4/0QARgAzAEEANgBEADQAQgBDAEUAMAAxADIAQgA0ADkAQgA5ADcAMQA1_x000d__x000a_ADMARAA3ADYANAA0ADcAMAA1ADAAQwAaSwBSAF8AVABBAFgAXwBBAE0ATwBVAE4AVAAAAAAA_x000d__x000a_GksAUgBfAFQAQQBYAF8AQQBNAE8AVQBOAFQAAgAAAAAAAAAAAAAcRwBlAG4AZQByAGEAbAAg_x000d__x000a_AE4AdQBtAGIAZQByAAIAAAAxAAf4/0YARQAyADYAQQBEADUAOQA3ADYAMgA5AEQARQA0ADYA_x000d__x000a_QgAxADYANQAwADQANABBADgAQQBBADcAMgBEADUAOAAoSwBSAF8ATwBSAEkARwBJAE4AQQBM_x000d__x000a_AF8AQwBVAFIAUgBFAE4AQwBZAAAAAAAoSwBSAF8ATwBSAEkARwBJAE4AQQBMAF8AQwBVAFIA_x000d__x000a_UgBFAE4AQwBZAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEAB/j/NwBDAEMARgA5AEIANABG_x000d__x000a_ADEARgAwADQANwA2ADQANwA4AEQANgA0ADcANABGADgARAA1ADIAOAA4AEYAQQAxABZLAFIA_x000d__x000a_XwBDAE8AVgBFAFIAQQBHAEUAAAAAABZLAFIAXwBDAE8AVgBFAFIAQQBHAEUAAQAAAAAAAAAA_x000d__x000a_AAAIbgBvAG4AZQACAAAAMQAH+P8yAEEANAA5ADQAMAA3AEUARQAzAEMAMAA3AEEANAA2ADgA_x000d__x000a_NQBFADIANwA2ADEAQgBBADgAOABBADcANQBEADAAHEsAUgBfAFMASABBAFIARQBfAFcASABP_x000d__x000a_AEwARQAAAAAAHEsAUgBfAFMASABBAFIARQBfAFcASABPAEwARQACAAAAAAAAAAAAABxHAGUA_x000d__x000a_bgBlAHIAYQBsACAATgB1AG0AYgBlAHIAAgAAADEAB/j/MwA4AEYAMQBGADYARABEADAAMgAy_x000d__x000a_AEYAOQA4ADQANQA5ADcAMwAyAEUAOQBEAEEAQQBFAEQAQwA3AEIAOAAxABxGAEwASQBfAFQA_x000d__x000a_RQBSAFIATwBSAF8ATABNAFQAAAAAABxGAEwASQBfAFQARQBSAFIATwBSAF8ATABNAFQAAQAA_x000d__x000a_AAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P9FAEQANwAyAEIARQBDADQAQgA0ADQAMwBFAEUA_x000d__x000a_NABCADkARgAzAEQAQgAzADIANwAzAEQAQQBFADUAQgBFAEEAIEYATABJAF8ATwBGAEYAUwBI_x000d__x000a_AE8AUgBFAF8ATABNAFQAAAAAACBGAEwASQBfAE8ARgBGAFMASABPAFIARQBfAEwATQBUAAEA_x000d__x000a_AAAAAAAAAAAACG4AbwBuAGUAAgAAADEAB/j/MwA4ADIANwA2ADkAMwA3ADMAOQA2ADkARAAz_x000d__x000a_ADQARQBCADkARQBCAEIARgBDADQAMAA5ADkAMABBAEEANQAxAA5GAEwASQBfAEwATwBCAAAA_x000d__x000a_AAAORgBMAEkAXwBMAE8AQgABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/zUARgA3AEUA_x000d__x000a_QwBBADMAMgA3AEUAOAAwADQAQgA0AEYAOABCADgANwBBADEANAA4AEYAQwAyADYAMABBADUA_x000d__x000a_OQAQRgBMAEkAXwBUAFkAUABFAAAAAAAQRgBMAEkAXwBUAFkAUABFAAEAAAAAAAAAAAAACG4A_x000d__x000a_bwBuAGUAAgAAADEAB/j/RgBDADQAOAAxAEMAQQAyADcAQQBBAEUAOQBBADQAMABBAEQAMgA5_x000d__x000a_AEYAOAA2AEYAOABBADAARQA4ADIAMgBBABxGAEwASQBfAEMATwBWAEUAUgBfAEYATABBAEcA_x000d__x000a_AAAAABxGAEwASQBfAEMATwBWAEUAUgBfAEYATABBAEcAAQAAAAAAAAAAAAAIbgBvAG4AZQAC_x000d__x000a_AAAAMQAH+P80ADEANQA5AEIANgAyADcAMwA3ADAAQQA1ADcANAAzADgAMwBEADIARgAwADAA_x000d__x000a_NgA0ADQANQA3ADAAMgA0AEQAFkYATABJAF8AUABSAEUATQBJAFUATQAAAAAAFkYATABJAF8A_x000d__x000a_UABSAEUATQBJAFUATQACAAAAAAAAAAAAABxHAGUAbgBlAHIAYQBsACAATgB1AG0AYgBlAHIA_x000d__x000a_AgAAADEAB/j/QQA0ADEARAAyADkAOABGADUAMQAwADYARABGADQARABBAEEAQgAwADcAMwBG_x000d__x000a_AEQAQwBGADQAMgBCADMANwA4ABJGAEwASQBfAEwASQBNAEkAVAAAAAAAEkYATABJAF8ATABJ_x000d__x000a_AE0ASQBUAAIAAAAAAAAAAAAAHEcAZQBuAGUAcgBhAGwAIABOAHUAbQBiAGUAcgACAAAAMQAH_x000d__x000a_+P8yADgANQA4AEQANwAzAEEANQA3AEIARABBADgANABGAEEAMABDAEQARgBBADUARgAwAEMA_x000d__x000a_RAAyADcANAA4ADIADkYATABJAF8AUwBJAFIAAAAAAA5GAEwASQBfAFMASQBSAAIAAAAAAAAA_x000d__x000a_AAAAHEcAZQBuAGUAcgBhAGwAIABOAHUAbQBiAGUAcgACAAAAMQAH+P80ADMAMAAzAEUANAAz_x000d__x000a_ADYANABFADEANgBEADkANAAwADgANQA0AEYAMwAzADYAQwA4AEQAQwAzAEMAQQBBADgAHEYA_x000d__x000a_TABJAF8AVABBAFgAXwBBAE0ATwBVAE4AVAAAAAAAHEYATABJAF8AVABBAFgAXwBBAE0ATwBV_x000d__x000a_AE4AVAACAAAAAAAAAAAAABxHAGUAbgBlAHIAYQBsACAATgB1AG0AYgBlAHIAAgAAADEAB/j/_x000d__x000a_NwBFADkARQBEAEUAOQAyAEUAOAAzAEIARgBGADQANQBCADEAMgBBADgAMQA0AEUAMQAzADQA_x000d__x000a_RAAxADkAMgBEACpGAEwASQBfAE8AUgBJAEcASQBOAEEATABfAEMAVQBSAFIARQBOAEMAWQAA_x000d__x000a_AAAAKkYATABJAF8ATwBSAEkARwBJAE4AQQBMAF8AQwBVAFIAUgBFAE4AQwBZAAEAAAAAAAAA_x000d__x000a_AAAACG4AbwBuAGUAAgAAADEAB/j/OQBFADEARABGAEYAQQA1ADgAMgBCAEMANAAzADQAMgBC_x000d__x000a_ADMAMAAzADcANwBCADcANQAwADAAMABCAEIAMgA2ABhGAEwASQBfAEMATwBWAEUAUgBBAEcA_x000d__x000a_RQAAAAAAGEYATABJAF8AQwBPAFYARQBSAEEARwBFAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAA_x000d__x000a_ADEAB/j/QQAwADcARQBEADUANwA2AEEAQgAzADgAOAA4ADQAMQBCAEQAQwA5AEQAMgAxAEEA_x000d__x000a_RgAyADYANABBADcANQA1AB5GAEwASQBfAFMASABBAFIARQBfAFcASABPAEwARQAAAAAAHkYA_x000d__x000a_TABJAF8AUwBIAEEAUgBFAF8AVwBIAE8ATABFAAIAAAAAAAAAAAAAHEcAZQBuAGUAcgBhAGwA_x000d__x000a_IABOAHUAbQBiAGUAcgACAAAAMQAH+P9BAEQARAA2AEQAOAA3ADkARgBGADcARAAxADUANAAw_x000d__x000a_AEEAQwBCADUARgA2ADMAQwA3ADkAMQAzADUANAA3ADAAHEUAUABMAF8AVABFAFIAUgBPAFIA_x000d__x000a_XwBMAE0AVAAAAAAAHEUAUABMAF8AVABFAFIAUgBPAFIAXwBMAE0AVAABAAAAAAAAAAAAAAhu_x000d__x000a_AG8AbgBlAAIAAAAxAAf4/zQARAAwADUAMgAwADUANgBGADgANgBCAEEAQwA0AEIAOAA3AEUA_x000d__x000a_MAAwAEMANgBDADEAQQA0AEYANAAxAEIAMAAgRQBQAEwAXwBPAEYARgBTAEgATwBSAEUAXwBM_x000d__x000a_AE0AVAAAAAAAIEUAUABMAF8ATwBGAEYAUwBIAE8AUgBFAF8ATABNAFQAAQAAAAAAAAAAAAAI_x000d__x000a_bgBvAG4AZQACAAAAMQAH+P81ADYAMAAzADcAOAAyADAAMwBEADgANQA5ADEANABBADkARQA5_x000d__x000a_ADMARQAwADkAMwAyADcANQBFAEQANgAxADEADkUAUABMAF8ATABPAEIAAAAAAA5FAFAATABf_x000d__x000a_AEwATwBCAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEAB/j/NQBDADEAQgAzADgANAA4ADQA_x000d__x000a_QQAxADYAQQBFADQAOQBCAEEAQwBEADIANwBEADgANgAwADcAOQBEADYARgAwABBFAFAATABf_x000d__x000a_AFQAWQBQAEUAAAAAABBFAFAATABfAFQAWQBQAEUAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAA_x000d__x000a_MQAH+P80AEMAMQBBADAANAAxADUAMgAyAEUARgBBADEANABFAEEAMwAyADgAOAAwAEUAQwA4_x000d__x000a_AEIAMwA0ADcANQA3ADkAHEUAUABMAF8AQwBPAFYARQBSAF8ARgBMAEEARwAAAAAAHEUAUABM_x000d__x000a_AF8AQwBPAFYARQBSAF8ARgBMAEEARwABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/zcA_x000d__x000a_OAA2ADMAQwBDADAAQQBGADgAMQBBADgAQQA0ADEAQgBEAEIANgAzAEUAMQA3ADgAMgA5AEEA_x000d__x000a_MQBGADQARAAWRQBQAEwAXwBQAFIARQBNAEkAVQBNAAAAAAAWRQBQAEwAXwBQAFIARQBNAEkA_x000d__x000a_VQBNAAIAAAAAAAAAAAAAHEcAZQBuAGUAcgBhAGwAIABOAHUAbQBiAGUAcgACAAAAMQAH+P85_x000d__x000a_ADIAMQA0ADIARQA5ADYAMwBCADgARQBCAEQANAAwADkARgBGADYAOQBGADcAMQA2ADkAMQA4_x000d__x000a_ADEANwA4ADcAEkUAUABMAF8ATABJAE0ASQBUAAAAAAASRQBQAEwAXwBMAEkATQBJAFQAAgAA_x000d__x000a_AAAAAAAAAAAcRwBlAG4AZQByAGEAbAAgAE4AdQBtAGIAZQByAAIAAAAxAAf4/zQANgA0ADcA_x000d__x000a_RABGAEYANwBEAEQANQAzADQAMgA0ADYAOAAzADQANAAzADIAOAAwAEEAMwA4AEMARABDAEIA_x000d__x000a_QQAORQBQAEwAXwBTAEkAUgAAAAAADkUAUABMAF8AUwBJAFIAAgAAAAAAAAAAAAAcRwBlAG4A_x000d__x000a_ZQByAGEAbAAgAE4AdQBtAGIAZQByAAIAAAAxAAf4/0MAQgA5AEYARABCADAANQAzADIAOQA0_x000d__x000a_ADYAMwA0AEYAOABFAEYAMABBADAAMgA2ADMANABEADUAQgAxAEMAQQAcRQBQAEwAXwBUAEEA_x000d__x000a_WABfAEEATQBPAFUATgBUAAAAAAAcRQBQAEwAXwBUAEEAWABfAEEATQBPAFUATgBUAAIAAAAA_x000d__x000a_AAAAAAAAHEcAZQBuAGUAcgBhAGwAIABOAHUAbQBiAGUAcgACAAAAMQAH+P9DADUARABGAEEA_x000d__x000a_RQAzAEMANAAzADEAQwA5ADEANAAyAEIANgA5ADQAQgA1ADUAOQAyAEUAOABDADcANwA5ADEA_x000d__x000a_KkUAUABMAF8ATwBSAEkARwBJAE4AQQBMAF8AQwBVAFIAUgBFAE4AQwBZAAAAAAAqRQBQAEwA_x000d__x000a_XwBPAFIASQBHAEkATgBBAEwAXwBDAFUAUgBSAEUATgBDAFkAAQAAAAAAAAAAAAAIbgBvAG4A_x000d__x000a_ZQACAAAAMQAH+P9DADYAQwAwADkANwBBAEUANAA3AEEAMQBEADgANAA3AEEANwBFADAANwBG_x000d__x000a_ADEAQQA1AEUANwA5ADMAMAA5ADgAGEUAUABMAF8AQwBPAFYARQBSAEEARwBFAAAAAAAYRQBQ_x000d__x000a_AEwAXwBDAE8AVgBFAFIAQQBHAEUAAQAAAAAAAAAAAAAIbgBvAG4AZQACAAAAMQAH+P9DAEYA_x000d__x000a_RAAzAEEAOAA5ADMAMgBBADAARQAzADYANABGADkANwA0AEIAMwA2ADkAOAAzADgAOQA4AEYA_x000d__x000a_QgA0ADAAHkUAUABMAF8AUwBIAEEAUgBFAF8AVwBIAE8ATABFAAAAAAAeRQBQAEwAXwBTAEgA_x000d__x000a_QQBSAEUAXwBXAEgATwBMAEUAAgAAAAAAAAAAAAAcRwBlAG4AZQByAGEAbAAgAE4AdQBtAGIA_x000d__x000a_ZQByAAIAAAAxAAf4/0QARAA0ADQANwBDAEEAMQA0AEUAQwA3AEEARgA0AEEAOABFAEEANwBD_x000d__x000a_ADMANwAzAEUANgAzAEIARQAwAEUAMAAWRQBOAEQATwBSAFMARQBfAE4AVQBNAAAAAAAWRQBO_x000d__x000a_AEQATwBSAFMARQBfAE4AVQBNAAEAAAAAAAAAAAAACG4AbwBuAGUAAgAAADEAB/j/NQBGADkA_x000d__x000a_OAAwAEEANgBFAEUARAA3ADUAQwBGADQARQBBADUANABFAEQAQwA2ADEARABDAEEAQQA0AEEA_x000d__x000a_NAA0ABxFAE4ARABPAFIAUwBFAF8ASQBOAEMARQBQAFQAAAAAABxFAE4ARABPAFIAUwBFAF8A_x000d__x000a_SQBOAEMARQBQAFQABQAAAAAAAAAAAAAYRwBlAG4AZQByAGEAbAAgAEQAYQB0AGUAAgAAADEA_x000d__x000a_B/j/RABFADkARQAzADgARgA0ADgAMAA4ADYAMAAwADQAQgA4ADQAMABGAEIAMQAzADEAQgA3_x000d__x000a_AEQARQA4AEUAQQBFAApMAEEAWQBFAFIAAAAAAApMAEEAWQBFAFIAAQAAAAAAAAAAAAAIbgBv_x000d__x000a_AG4AZQACAAAAMQAH+P82AEMARgAxAEUAMQBEADMANgA2AEQARAA3ADkANABFAEIARQAzADQA_x000d__x000a_MwBGADQAOQBBAEUANABBADkAMwBFADMAFlUATgBEAEUAUgBXAFIASQBUAEUAUgAAAAAAFlUA_x000d__x000a_TgBEAEUAUgBXAFIASQBUAEUAUgABAAAAAAAAAAAAAAhuAG8AbgBlAAIAAAAxAAf4/zgARABB_x000d__x000a_AEYARgBDAEEAMABEADkAOQBCADEAOAA0ADYAOQA1AEUANAA4AEMARgBDAEMAMQA0ADgAMwBB_x000d__x000a_AEYARAAYSQBuAHMAdQByAGUAZAAgAE4AYQBtAGUAAAAAABhJAG4AcwB1AHIAZQBkACAATgBh_x000d__x000a_AG0AZQABAAAAAAAAAP//GEEAcwBzAHUAcgBlAGQAIABOAGEAbQBlAAACAAAAMQAH+P83ADkA_x000d__x000a_QwAzADkARABFADUAOQBCADUAMgBEADkANAA1AEEANwBEADMAMABDADkARAA2AEYAMgA1ADIA_x000d__x000a_RgBDAEIAGlAAbwBsAGkAYwB5ACAATgB1AG0AYgBlAHIAAAAAABpQAG8AbABpAGMAeQAgAE4A_x000d__x000a_dQBtAGIAZQByAAEAAAAAAAAA//8SUgBlAGYAZQByAGUAbgBjAGUAAAIAAAAxAAf4/zcAMQBD_x000d__x000a_ADQANQAzADEAMgBFADAAMgAwAEMARQA0AEUAQQBCADYANABFADQAQQBCADMANQBEAEYARABD_x000d__x000a_ADgAMwAgUABvAGwAaQBjAHkAIABJAG4AYwBlAHAAdABpAG8AbgAAAAAAKlAAbwBsAGkAYwB5_x000d__x000a_ACAASQBuAGMAZQBwAHQAaQBvAG4AIABEAGEAdABlAAUAAAAAAAAA//8AFmQAIABtAG0AbQBt_x000d__x000a_ACAAeQB5AHkAeQACAAAAMQAH+P9CADUARQAyADIAMwAwADIAMgA5AEEARAA2AEIANAAzADkA_x000d__x000a_RAAzADUANwA2ADgAMQBDAEQAOAAwADcAOQBDAEIAIlAAbwBsAGkAYwB5ACAARQB4AHAAaQBy_x000d__x000a_AGEAdABpAG8AbgAAAAAAJFAAbwBsAGkAYwB5ACAARQB4AHAAaQByAHkAIABEAGEAdABlAAUA_x000d__x000a_AAAAAAAA//8AFmQAIABtAG0AbQBtACAAeQB5AHkAeQACAAAAMQAH+P8wADIAQgAyAEEAOABE_x000d__x000a_ADgAMQBDAEMARgBFADYANAAwADkAMgA0AEMANgBEAEEAOQAzAEIANwA5AEIANQAwADAAFEkA_x000d__x000a_cwBzAHUAZQAgAEQAYQB0AGUAAAAAABhJAHMAcwB1AGkAbgBnACAARABhAHQAZQAFAAAAAAAA_x000d__x000a_AP//FEkAcwBzAHUAZQAgAEQAYQB0AGUAFmQAIABtAG0AbQBtACAAeQB5AHkAeQACAAAAMQAH_x000d__x000a_+P82AEIARQBEADMAOQA4ADAAMwA4AEYAMgBFAEUANAAyADgARQBGADMANAA4AEYAMwA2AEUA_x000d__x000a_QQA3ADcANAAzADIAHEkAcwBzAHUAaQBuAGcAIABPAGYAZgBpAGMAZQAAAAAAHEkAcwBzAHUA_x000d__x000a_aQBuAGcAIABPAGYAZgBpAGMAZQABAAAAAAD/////AAACAAAAMAAH+P9EAEEANQA0AEYARgA0_x000d__x000a_ADQAQgBDAEUANgAyADcANAAwAEEAOQAzAEIAQgBGAEEARQA5ADEAOQAwADIANAAxADYAMkEA_x000d__x000a_dQB0AGgAbwByAGkAcwBlAGQAIABSAGUAcAByAGUAcwBlAG4AdABhAHQAaQB2AGUAAAAAABZV_x000d__x000a_AG4AZABlAHIAdwByAGkAdABlAHIAAQAAAAAAAAD//wAAAgAAADAAB/j/OABGADYAMABCADIA_x000d__x000a_NwA0AEIAQwBCADMAMwAxADQANwA4ADEARAA3ADEAQQBDADgANwA1AEYAQwBCAEQARgA5ABhQ_x000d__x000a_AG8AbABpAGMAeQAgAEwAaQBtAGkAdAAAAAAAMlAAbwBsAGkAYwB5ACAATABpAG0AaQB0ACAA_x000d__x000a_bwBmACAATABpAGEAYgBpAGwAaQB0AHkAAwAAAAAAAAD//wAMJAAjACwAIwAjADAAAgAAADEA_x000d__x000a_B/j/NwA5ADMARABDADYAOQAzADcARQBBADAARgBDADQAQgBCAEQANwBBADgAQQA0ADYAMwA5_x000d__x000a_ADkAQwAyAEYANgA0ADpVAG4AZABlAHIAbAB5AGkAbgBnACAATABpAG0AaQB0ACAAbwBmACAA_x000d__x000a_TABpAGEAYgBpAGwAaQB0AHkAAAAAADpVAG4AZABlAHIAbAB5AGkAbgBnACAATABpAG0AaQB0_x000d__x000a_ACAAbwBmACAATABpAGEAYgBpAGwAaQB0AHkAAwAAAAAAAAD//wAMJAAjACwAIwAjADAAAgAA_x000d__x000a_ADAAB/j/QQAzAEIAOQAyADYANwBDADIAMABBAEYARQAyADQANwA4ADEAOAAxAEMAMAA0AEIA_x000d__x000a_NAA1ADIAMgA5ADYAOAA3ADZDAG8ALQBpAG4AcwB1AHIAYQBuAGMAZQAgAEwAZQBhAGQAIABD_x000d__x000a_AG8AbgBkAGkAdABpAG8AbgAAAAAANkMAbwAtAGkAbgBzAHUAcgBhAG4AYwBlACAATABlAGEA_x000d__x000a_ZAAgAEMAbwBuAGQAaQB0AGkAbwBuAAcAAAAAAP////8ADFkAZQBzAC8ATgBvAAIAAAAwAAf4_x000d__x000a_/zIAMwBBAEMARgBEAEYAOQA1AEIAQwAwAEUARQA0AEUAOQAyAEQARQBDADIANwAwADQANAAy_x000d__x000a_ADAANwAyAEMAMAAeUAByAGkAbQBhAHIAeQAgAEkAbgBzAHUAcgBlAHIAAAAAAB5QAHIAaQBt_x000d__x000a_AGEAcgB5ACAASQBuAHMAdQByAGUAcgABAAAAAAAAAP//AAACAAAAMAAH+P8wADQAMQBFADkA_x000d__x000a_NAA1ADAANAAzADkANwAzADEANAAyAEEAQwBGADQAMgA3AEMANQAwADAANwA2ADcAMQAyAEIA_x000d__x000a_LlUAbgBkAGUAcgBsAHkAaQBuAGcAIABQAG8AbABpAGMAeQAgAEwAaQBtAGkAdAAAAAAALlUA_x000d__x000a_bgBkAGUAcgBsAHkAaQBuAGcAIABQAG8AbABpAGMAeQAgAEwAaQBtAGkAdAABAAAAAAAAAP//_x000d__x000a_AAACAAAAMAAH+P81AEQANwBGAEUAQQBCAEMANAAxAEQARAA5AEUANAAxAEIANwAzAEYAMwAz_x000d__x000a_ADQANwA0AEMARQBCADAAOQA0ADIAJFUAbgBkAGUAcgBsAHkAaQBuAGcAIABJAG4AcwB1AHIA_x000d__x000a_ZQByAAAAAAAkVQBuAGQAZQByAGwAeQBpAG4AZwAgAEkAbgBzAHUAcgBlAHIAAQAAAAAAAAD/_x000d__x000a_/wAAAgAAADAAB/j/OABEADcARQA1AEYAMwAyAEQAOAAxAEIARgA5ADQANgBBADAAOQAzADYA_x000d__x000a_NgA2AEQANwAwADUAMQA1ADcARgAwAEBVAG4AZABlAHIAbAB5AGkAbgBnACAASQBuAHMAdQBy_x000d__x000a_AGUAcgAgAFAAbwBsAGkAYwB5ACAATgB1AG0AYgBlAHIAAAAAAEBVAG4AZABlAHIAbAB5AGkA_x000d__x000a_bgBnACAASQBuAHMAdQByAGUAcgAgAFAAbwBsAGkAYwB5ACAATgB1AG0AYgBlAHIAAQAAAAAA_x000d__x000a_AAD//wAAAgAAADAAB/j/NAA5AEYAMgA5AEMAMQAzAEIANAA4ADcANQA1ADQAMwA5AEMARQBE_x000d__x000a_ADEAMgA2AEQAOQAyAEIANwA0ADEANQBBACxOAHUAbQBiAGUAcgAgAG8AZgAgAEUAbgBkAG8A_x000d__x000a_cgBzAGUAbQBlAG4AdABzAAAAAAAsTgB1AG0AYgBlAHIAIABvAGYAIABFAG4AZABvAHIAcwBl_x000d__x000a_AG0AZQBuAHQAcwACAAAAAAAAAP//AAIwAAIAAAAxAAf4/0EAMgBDAEQARQBBADgAQQAzADYA_x000d__x000a_NQA4ADMAMgA0AEMAOQBGADMANQBEADAARABDADQAOABDADMAQQBDAEQARgBMTABpAG0AaQB0_x000d__x000a_ACAAQQBuAHkAIABvAG4AZQAgAEMAbABhAGkAbQAgAGEAbgBkAC8AbwByACAAQQBnAGcAcgBl_x000d__x000a_AGcAYQB0AGUAZAA/AAAAAABMTABpAG0AaQB0ACAAQQBuAHkAIABvAG4AZQAgAEMAbABhAGkA_x000d__x000a_bQAgAGEAbgBkAC8AbwByACAAQQBnAGcAcgBlAGcAYQB0AGUAZAA/AAEAAAAAAAAA//8AAAIA_x000d__x000a_AAAwAAf4/zIARgBBADkAMwAwADAARgA1AEMAQQBCADAAQwA0AEUAQQBDADIAQQBCADIARQA0_x000d__x000a_ADUAMAAxAEEANwBEADUANwBiVQBuAGQAZQByAGwAeQBpAG4AZwAgAEwAaQBtAGkAdAAgAEEA_x000d__x000a_bgB5ACAATwBuAGUAIABDAGwAYQBpAG0AIABhAG4AZAAvAG8AcgAgAEEAZwBnAHIAZQBnAGEA_x000d__x000a_dABlAGQAPwAAAAAAYlUAbgBkAGUAcgBsAHkAaQBuAGcAIABMAGkAbQBpAHQAIABBAG4AeQAg_x000d__x000a_AE8AbgBlACAAQwBsAGEAaQBtACAAYQBuAGQALwBvAHIAIABBAGcAZwByAGUAZwBhAHQAZQBk_x000d__x000a_AD8AAQAAAAAAAAAAAAAAAgAAADAAB/j/NQBCAEIAMAAxADYANwBEADgAQgA4ADUAMwBDADQA_x000d__x000a_QQBCAEYANwA0ADgAMAAyADEARAA3AEYAMABFADMAMAAxAB5QAG8AbABpAGMAeQAgAEMAdQBy_x000d__x000a_AHIAZQBuAGMAeQAAAAAAHlAAbwBsAGkAYwB5ACAAQwB1AHIAcgBlAG4AYwB5AAEAAAAAAAAA_x000d__x000a_//8AAAIAAAAwAAf4/zMAMQBEAEEAMgAyADIAMABBADYANgA1ADkANwA0ADEAOABDAEQAMAA2_x000d__x000a_AEQAMgA1ADcARAA1AEIAQQBEADAAQgA6UAByAGkAbQBhAHIAeQAgAEkAbgBzAHUAcgBlAHIA_x000d__x000a_IABQAG8AbABpAGMAeQAgAE4AdQBtAGIAZQByAAAAAAA6UAByAGkAbQBhAHIAeQAgAEkAbgBz_x000d__x000a_AHUAcgBlAHIAIABQAG8AbABpAGMAeQAgAE4AdQBtAGIAZQByAAEAAAAAAAAA//8AAAIAAAAw_x000d__x000a_AAf4/0YAMwAwADYAQwA1AEIAQQAzADcAQgBBADUAQgA0ADUAOAA4AEEAMwAxADMANwAzADQA_x000d__x000a_MwA0ADAANAA0AEUAOQAoUAByAGkAbQBhAHIAeQAgAFAAbwBsAGkAYwB5ACAATABpAG0AaQB0_x000d__x000a_AAAAAAAoUAByAGkAbQBhAHIAeQAgAFAAbwBsAGkAYwB5ACAATABpAG0AaQB0AAEAAAAAAAAA_x000d__x000a_//8AAAIAAAAwAAf4/zQANQAwADEAMwBBAEYAMABDAEQARABEAEMAQwA0ADQAQgBDAEIAOQA2_x000d__x000a_ADIANABCADUAQgA5ADIAMwBFAEYAOAAsTgBlAHcAIABMAGkAbQBpAHQAIABvAGYAIABMAGkA_x000d__x000a_YQBiAGkAbABpAHQAeQAAAAAALE4AZQB3ACAATABpAG0AaQB0ACAAbwBmACAATABpAGEAYgBp_x000d__x000a_AGwAaQB0AHkAAwAAAAAAAAD//wAMJAAjACwAIwAjADAAAgAAADAAB/j/RgA3AEMANgAyADQA_x000d__x000a_MQBGAEQARgBDADgAMABBADQAMABBADAANQAyADcAMAAzAEMAQQBCADkAQgA4AEIAOQAxACZS_x000d__x000a_AGUAbABlAHYAYQBuAHQAIABQAHIAbwB2AGkAcwBpAG8AbgBzAAAAAAAmUgBlAGwAZQB2AGEA_x000d__x000a_bgB0ACAAUAByAG8AdgBpAHMAaQBvAG4AcwABAAAA//8AAP//AAACAAAAMAAH+P8zAEEARAAw_x000d__x000a_ADAARgBCADcAQgBCAEIAMwA4AEIANAA5AEIAMwAxADQANgBEADUANwA5ADYAOAA3ADYAMgBD_x000d__x000a_ADUAQkEAdQB0AG8AbQBhAHQAaQBjACAAUgBlAGkAbgBzAHQAYQB0AGUAbQBlAG4AdAAgAEUA_x000d__x000a_eAB0AGUAbgBzAGkAbwBuAAAAAABCQQB1AHQAbwBtAGEAdABpAGMAIABSAGUAaQBuAHMAdABh_x000d__x000a_AHQAZQBtAGUAbgB0ACAARQB4AHQAZQBuAHMAaQBvAG4ABwAAAAAA/////wAMWQBlAHMALwBO_x000d__x000a_AG8AAgAAADAAB/j/OAAzADEAMQBEAEEAOABGADEAQwAzADMANQA0ADQAQwBCAEMAOQA5AEYA_x000d__x000a_QQA1ADIANwA0ADcAOAAyADUAMgBDABxEAG8AYwB1AG0AZQBuAHQAIABUAGkAdABsAGUAAAAA_x000d__x000a_ABxEAG8AYwB1AG0AZQBuAHQAIABUAGkAdABsAGUAAQAAAAAAAAD//wpUAGkAdABsAGUAAAIA_x000d__x000a_AAAxAAf4/zAARgA4ADAAOABDAEYARQBEADEANwA4ADkAMgA0AEMAQgBDADkAQwAxADcAQQBG_x000d__x000a_ADIANQBGADcAMQA3ADEARgAMUgBlAGcAaQBvAG4AAAAAAAxSAGUAZwBpAG8AbgABAAAAAAAA_x000d__x000a_AAAADFIAZQBnAGkAbwBuAAACAAAAMQAH+P9EADUARgAzAEYAMwA0ADMARQBEADQAQQBGADIA_x000d__x000a_NABEAEIANwAzAEMAQQBCAEMAMwBGAEQAQgA4AEIAMAA5ADUAGkQAbwBjAHUAbQBlAG4AdAAg_x000d__x000a_AFQAeQBwAGUAsAAAAFAAbwBsAGkAYwB5ACwAIABNAGkAZAB0AGUAcgBtACwAIABlAHQAYwAu_x000d__x000a_ACAAQwBhAG4AIABiAGUAIABoAGEAcgBkACAAYwBvAGQAZQBkACAAaQBuAHQAbwAgAGQAbwBj_x000d__x000a_AHUAbQBlAG4AdAAgAGQAdQByAGkAbgBnACAAYwByAGUAYQB0AGkAbwBuACAAbwByACAAVgBC_x000d__x000a_ACAAcwBjAHIAaQBwAHQAIAB1AHMAZQBkAC4AGkQAbwBjAHUAbQBlAG4AdAAgAFQAeQBwAGUA_x000d__x000a_AQAAAAAAAAAAABpEAG8AYwB1AG0AZQBuAHQAIABUAHkAcABlAAACAAAAMQAH+P83ADgAMgA0_x000d__x000a_ADMARQA0ADAANQBBAEEARQAyADIANABFAEIARABDADUANQA0ADEAMAAyAEUAMwBFADMARABG_x000d__x000a_AEEAIEwAaQBuAGUAIABvAGYAIABCAHUAcwBpAG4AZQBzAHMAAAAAACBMAGkAbgBlACAAbwBm_x000d__x000a_ACAAQgB1AHMAaQBuAGUAcwBzAAEAAAAAAAAAAAAgTABpAG4AZQAgAG8AZgAgAEIAdQBzAGkA_x000d__x000a_bgBlAHMAcwAAAgAAADEAB/j/RQAyADgAOABGADcARQA3ADQAMQBDADMARgA5ADQAQwBBADMA_x000d__x000a_OQBFAEIARgBFADAAQQAxADEARQA4AEYANAA4AB5EAG8AYwB1AG0AZQBuAHQAIABTAHQAYQB0_x000d__x000a_AHUAcwAAAAAAHkQAbwBjAHUAbQBlAG4AdAAgAFMAdABhAHQAdQBzAAEAAAAAAAAAAAAeRABv_x000d__x000a_AGMAdQBtAGUAbgB0ACAAUwB0AGEAdAB1AHMAAAIAAAAxAA8=&lt;/CatalogData&gt;"/>
     <w:docVar w:name="adtblActiveFieldValue1" w:val="&lt;CatalogData xmlns:dt=&quot;urn:schemas-microsoft-com:datatypes&quot; dt:dt=&quot;bin.base64&quot;&gt;AQdURyEAAAAAAhkAtpLyPwSyzxGNIwCqAF/+WAEAAAAAAAAAAANnANKtY/YC688RsOMAqgA/_x000d__x000a_AA8AAAADAAMAAAAAAAAAJwAAAAEAwTyOtutt0BGN9gCqAF/+WAcACwAAAAQAAQAAABMAAAAE_x000d__x000a_AAEAAAANAAAAAAAOAAAAAAAPAAAAAAAQAAAAAAASAAAAAAAQfAACAL4itcjzXM4RreUAqgBE_x000d__x000a_dz0EAH8AAAACAP//hgAAAAIA//8iAAAABAAAAAAASQAAAAQAAAAAAME8jrbrbdARjfYAqgBf_x000d__x000a_/lgFAAQAAAAEAA8AAAAFAAAABAACAAAAAwAAAAQADwAAAAcAAAAEADIAAAAIAAAABAADAAAA_x000d__x000a_BiEAgAEAAQACAEkARACCACAAAAD/AAAA/wAAAHoAAAAAAP//BjcAgAEAAgANAFAAbwBzAGkA_x000d__x000a_dABpAG8AbgBJAG4AZABlAHgAAwAEAAAACgAAAP8AAAB6AAAAAAD//wYxAIABAAMACgBGAGkA_x000d__x000a_ZQBsAGQAVgBhAGwAdQBlAIAA////P/8AAAD/AAAA6gAAAAAA//8H/zYAQgBFAEQAMwA5ADgA_x000d__x000a_MAAzADgARgAyAEUARQA0ADIAOABFAEYAMwA0ADgARgAzADYARQBBADcANwA0ADMAMgAAAAAA_x000d__x000a_DAAAAFMAeQBkAG4AZQB5AAf/NgBCAEUARAAzADkAOAAwADMAOABGADIARQBFADQAMgA4AEUA_x000d__x000a_RgAzADQAOABGADMANgBFAEEANwA3ADQAMwAyAAEAAAAMAAAAUwB5AGQAbgBlAHkAB/82AEIA_x000d__x000a_RQBEADMAOQA4ADAAMwA4AEYAMgBFAEUANAAyADgARQBGADMANAA4AEYAMwA2AEUAQQA3ADcA_x000d__x000a_NAAzADIAAgAAABIAAABNAGUAbABiAG8AdQByAG4AZQAH3zUAQgBCADAAMQA2ADcARAA4AEIA_x000d__x000a_OAA1ADMAQwA0AEEAQgBGADcANAA4ADAAMgAxAEQANwBGADAARQAzADAAMQAAAAAAB/81AEIA_x000d__x000a_QgAwADEANgA3AEQAOABCADgANQAzAEMANABBAEIARgA3ADQAOAAwADIAMQBEADcARgAwAEUA_x000d__x000a_MwAwADEAAQAAAAYAAABBAFUARAAH/zUAQgBCADAAMQA2ADcARAA4AEIAOAA1ADMAQwA0AEEA_x000d__x000a_QgBGADcANAA4ADAAMgAxAEQANwBGADAARQAzADAAMQACAAAABgAAAFUAUwBEAAf/NQBCAEIA_x000d__x000a_MAAxADYANwBEADgAQgA4ADUAMwBDADQAQQBCAEYANwA0ADgAMAAyADEARAA3AEYAMABFADMA_x000d__x000a_MAAxAAMAAAAGAAAATgBaAEQAB/81AEIAQgAwADEANgA3AEQAOABCADgANQAzAEMANABBAEIA_x000d__x000a_RgA3ADQAOAAwADIAMQBEADcARgAwAEUAMwAwADEABAAAAAYAAABGAEoARAAH30QAQQA1ADQA_x000d__x000a_RgBGADQANABCAEMARQA2ADIANwA0ADAAQQA5ADMAQgBCAEYAQQBFADkAMQA5ADAAMgA0ADEA_x000d__x000a_NgAAAAAAB/9EAEEANQA0AEYARgA0ADQAQgBDAEUANgAyADcANAAwAEEAOQAzAEIAQgBGAEEA_x000d__x000a_RQA5ADEAOQAwADIANAAxADYAAQAAABoAAABDAGgAcgBpAHMAIABNAGEAYwBMAGUAYQBuAAf/_x000d__x000a_RABBADUANABGAEYANAA0AEIAQwBFADYAMgA3ADQAMABBADkAMwBCAEIARgBBAEUAOQAxADkA_x000d__x000a_MAAyADQAMQA2AAIAAAAYAAAAUgBpAGMAaABhAHIAZAAgAEgAZQBhAGQAB/9EAEEANQA0AEYA_x000d__x000a_RgA0ADQAQgBDAEUANgAyADcANAAwAEEAOQAzAEIAQgBGAEEARQA5ADEAOQAwADIANAAxADYA_x000d__x000a_AwAAABoAAABNAGEAcgBjAHUAcwAgAFQAaABvAG0AYQBzAAf/RABBADUANABGAEYANAA0AEIA_x000d__x000a_QwBFADYAMgA3ADQAMABBADkAMwBCAEIARgBBAEUAOQAxADkAMAAyADQAMQA2AAQAAAAiAAAA_x000d__x000a_QwBoAHIAaQBzAHQAaQBhAG4AIABNAGEAbgBuAGkAbgBnAAf/RABBADUANABGAEYANAA0AEIA_x000d__x000a_QwBFADYAMgA3ADQAMABBADkAMwBCAEIARgBBAEUAOQAxADkAMAAyADQAMQA2AAUAAAAQAAAA_x000d__x000a_QQBuAG4AIABEAGEAbgBnAAf/RABBADUANABGAEYANAA0AEIAQwBFADYAMgA3ADQAMABBADkA_x000d__x000a_MwBCAEIARgBBAEUAOQAxADkAMAAyADQAMQA2AAYAAAAYAAAAUwB1AHoAYQBuAG4AZQAgAFIA_x000d__x000a_bwBzAHMAB/9EAEEANQA0AEYARgA0ADQAQgBDAEUANgAyADcANAAwAEEAOQAzAEIAQgBGAEEA_x000d__x000a_RQA5ADEAOQAwADIANAAxADYABwAAABYAAABNAGkAawBlACAARAByAGUAeQBlAHIAB/9EAEEA_x000d__x000a_NQA0AEYARgA0ADQAQgBDAEUANgAyADcANAAwAEEAOQAzAEIAQgBGAEEARQA5ADEAOQAwADIA_x000d__x000a_NAAxADYACAAAABoAAABBAGwAaQBzAG8AbgAgAEMAaABpAGEAbgBnAAf/RABBADUANABGAEYA_x000d__x000a_NAA0AEIAQwBFADYAMgA3ADQAMABBADkAMwBCAEIARgBBAEUAOQAxADkAMAAyADQAMQA2AAkA_x000d__x000a_AAAYAAAATABvAHUAaQBzAGEAIABHAHIAbwBvAHMAB/8wADQAMQBFADkANAA1ADAANAAzADkA_x000d__x000a_NwAzADEANAAyAEEAQwBGADQAMgA3AEMANQAwADAANwA2ADcAMQAyAEIAAAAAABYAAAAkAFgA_x000d__x000a_WAAsAFgAWABYACwAWABYAFgAB/9GADMAMAA2AEMANQBCAEEAMwA3AEIAQQA1AEIANAA1ADgA_x000d__x000a_OABBADMAMQAzADcAMwA0ADMANAAwADQANABFADkAAAAAABYAAAAkAFgAWAAsAFgAWABYACwA_x000d__x000a_WABYAFgAB984AEYANgAwAEIAMgA3ADQAQgBDAEIAMwAzADEANAA3ADgAMQBEADcAMQBBAEMA_x000d__x000a_OAA3ADUARgBDAEIARABGADkAAAAAAAf/MwBBAEQAMAAwAEYAQgA3AEIAQgBCADMAOABCADQA_x000d__x000a_OQBCADMAMQA0ADYARAA1ADcAOQA2ADgANwA2ADIAQwA1AAAAAAAKAAAARgBhAGwAcwBlAAf/_x000d__x000a_MwBBAEQAMAAwAEYAQgA3AEIAQgBCADMAOABCADQAOQBCADMAMQA0ADYARAA1ADcAOQA2ADgA_x000d__x000a_NwA2ADIAQwA1AAEAAAAGAAAAWQBlAHMAB/8zAEEARAAwADAARgBCADcAQgBCAEIAMwA4AEIA_x000d__x000a_NAA5AEIAMwAxADQANgBEADUANwA5ADYAOAA3ADYAMgBDADUAAgAAAAQAAABOAG8AB980ADkA_x000d__x000a_RgAyADkAQwAxADMAQgA0ADgANwA1ADUANAAzADkAQwBFAEQAMQAyADYARAA5ADIAQgA3ADQA_x000d__x000a_MQA1AEEAAAAAAAf/QQAzAEIAOQAyADYANwBDADIAMABBAEYARQAyADQANwA4ADEAOAAxAEMA_x000d__x000a_MAA0AEIANAA1ADIAMgA5ADYAOAA3AAAAAAAKAAAARgBhAGwAcwBlAAf/QQAzAEIAOQAyADYA_x000d__x000a_NwBDADIAMABBAEYARQAyADQANwA4ADEAOAAxAEMAMAA0AEIANAA1ADIAMgA5ADYAOAA3AAEA_x000d__x000a_AAAGAAAAWQBlAHMAB/9BADMAQgA5ADIANgA3AEMAMgAwAEEARgBFADIANAA3ADgAMQA4ADEA_x000d__x000a_QwAwADQAQgA0ADUAMgAyADkANgA4ADcAAgAAAAQAAABOAG8AB/9BADIAQwBEAEUAQQA4AEEA_x000d__x000a_MwA2ADUAOAAzADIANABDADkARgAzADUARAAwAEQAQwA0ADgAQwAzAEEAQwBEAEYAAAAAABgA_x000d__x000a_AABpAG4AIABlAHgAYwBlAHMAcwAgAG8AZgAH/0QANQBGADMARgAzADQAMwBFAEQANABBAEYA_x000d__x000a_MgA0AEQAQgA3ADMAQwBBAEIAQwAzAEYARABCADgAQgAwADkANQAAAAAADAAAAFAAbwBsAGkA_x000d__x000a_YwB5AAf/RQAyADgAOABGADcARQA3ADQAMQBDADMARgA5ADQAQwBBADMAOQBFAEIARgBFADAA_x000d__x000a_QQAxADEARQA4AEYANAA4AAAAAAAKAAAARABSAEEARgBUAAf/MABGADgAMAA4AEMARgBFAEQA_x000d__x000a_MQA3ADgAOQAyADQAQwBCAEMAOQBDADEANwBBAEYAMgA1AEYANwAxADcAMQBGAAAAAAAIAAAA_x000d__x000a_QQBVAFMAVAAH/zcAOAAyADQAMwBFADQAMAA1AEEAQQBFADIAMgA0AEUAQgBEAEMANQA1ADQA_x000d__x000a_MQAwADIARQAzAEUAMwBEAEYAQQAAAAAABgAAAFMAUABDAAffNwA5AEMAMwA5AEQARQA1ADkA_x000d__x000a_QgA1ADIARAA5ADQANQBBADcARAAzADAAQwA5AEQANgBGADIANQAyAEYAQwBCAAAAAAAH3zgA_x000d__x000a_RABBAEYARgBDAEEAMABEADkAOQBCADEAOAA0ADYAOQA1AEUANAA4AEMARgBDAEMAMQA0ADgA_x000d__x000a_MwBBAEYARAAAAAAAB984ADMAMQAxAEQAQQA4AEYAMQBDADMAMwA1ADQANABDAEIAQwA5ADkA_x000d__x000a_RgBBADUAMgA3ADQANwA4ADIANQAyAEMAAAAAAAffMAAyAEIAMgBBADgARAA4ADEAQwBDAEYA_x000d__x000a_RQA2ADQAMAA5ADIANABDADYARABBADkAMwBCADcAOQBCADUAMAAwAAAAAAAH3zcAMQBDADQA_x000d__x000a_NQAzADEAMgBFADAAMgAwAEMARQA0AEUAQQBCADYANABFADQAQQBCADMANQBEAEYARABDADgA_x000d__x000a_MwAAAAAAB99CADUARQAyADIAMwAwADIAMgA5AEEARAA2AEIANAAzADkARAAzADUANwA2ADgA_x000d__x000a_MQBDAEQAOAAwADcAOQBDAEIAAAAAAA8=&lt;/CatalogData&gt;"/>
     <w:docVar w:name="adtblCalcExpression1" w:val="&lt;CatalogData xmlns:dt=&quot;urn:schemas-microsoft-com:datatypes&quot; dt:dt=&quot;bin.base64&quot;&gt;AQdURyEAAAAAAhkAtpLyPwSyzxGNIwCqAF/+WAEAAAAAAAAAAANnANKtY/YC688RsOMAqgA/_x000d__x000a_AA8AAAAEAAQAAAAAAAAACgAAAAEAwTyOtutt0BGN9gCqAF/+WAcACwAAAAQAAQAAABMAAAAE_x000d__x000a_AAEAAAANAAAAAAAOAAAAAAAPAAAAAAAQAAAAAAASAAAAAAAQfAACAL4itcjzXM4RreUAqgBE_x000d__x000a_dz0EAH8AAAACAP//hgAAAAIA//8iAAAABAAAAAAASQAAAAQAAAAAAME8jrbrbdARjfYAqgBf_x000d__x000a_/lgFAAQAAAAEAA8AAAAFAAAABAACAAAAAwAAAAQADwAAAAcAAAAEADIAAAAIAAAABAADAAAA_x000d__x000a_BiEAgAEAAQACAEkARACCACAAAAD/AAAA/wAAAHoAAAAAAP//Bi8AgAEAAgAJAEEAcABwAGwA_x000d__x000a_aQBlAHMAVABvAAMABAAAAAoAAAD/AAAAegAAAAAA//8GLQCAAQADAAgATwBwAGUAcgBhAHQA_x000d__x000a_bwByAAMABAAAAAoAAAD/AAAAegAAAAAA//8GOQCAAQAEAA4ARQB4AHAAcgBlAHMAcwBpAG8A_x000d__x000a_bgBUAGUAeAB0AIAA////P/8AAAD/AAAA6gAAAAAA//8H3zUAQgBCADAAMQA2ADcARAA4AEIA_x000d__x000a_OAA1ADMAQwA0AEEAQgBGADcANAA4ADAAMgAxAEQANwBGADAARQAzADAAMQAEAAAAHgUAAEkA_x000d__x000a_SQBGACgAYQBjAHQAaQB2AGUAZgBpAGUAbABkAHYAYQBsAHUAZQAoACIARABPAF8ATwBSAEkA_x000d__x000a_RwBJAE4AQQBMAF8AQwBVAFIAUgBFAE4AQwBZACIAKQA8AD4AIgAiACwAYQBjAHQAaQB2AGUA_x000d__x000a_ZgBpAGUAbABkAHYAYQBsAHUAZQAoACIARABPAF8ATwBSAEkARwBJAE4AQQBMAF8AQwBVAFIA_x000d__x000a_UgBFAE4AQwBZACIAKQAsACAASQBJAEYAKABhAGMAdABpAHYAZQBmAGkAZQBsAGQAdgBhAGwA_x000d__x000a_dQBlACgAIgBQAFIATABfAE8AUgBJAEcASQBOAEEATABfAEMAVQBSAFIARQBOAEMAWQAiACkA_x000d__x000a_PAA+ACIAIgAsAGEAYwB0AGkAdgBlAGYAaQBlAGwAZAB2AGEAbAB1AGUAKAAiAFAAUgBMAF8A_x000d__x000a_TwBSAEkARwBJAE4AQQBMAF8AQwBVAFIAUgBFAE4AQwBZACIAKQAsACAASQBJAEYAKABhAGMA_x000d__x000a_dABpAHYAZQBmAGkAZQBsAGQAdgBhAGwAdQBlACgAIgBGAEMAQwBfAE8AUgBJAEcASQBOAEEA_x000d__x000a_TABfAEMAVQBSAFIARQBOAEMAWQAiACkAPAA+ACIAIgAsAGEAYwB0AGkAdgBlAGYAaQBlAGwA_x000d__x000a_ZAB2AGEAbAB1AGUAKAAiAEYAQwBDAF8ATwBSAEkARwBJAE4AQQBMAF8AQwBVAFIAUgBFAE4A_x000d__x000a_QwBZACIAKQAsACAASQBJAEYAKABhAGMAdABpAHYAZQBmAGkAZQBsAGQAdgBhAGwAdQBlACgA_x000d__x000a_IgBGAEkAQgBfAE8AUgBJAEcASQBOAEEATABfAEMAVQBSAFIARQBOAEMAWQAiACkAPAA+ACIA_x000d__x000a_IgAsAGEAYwB0AGkAdgBlAGYAaQBlAGwAZAB2AGEAbAB1AGUAKAAiAEYASQBCAF8ATwBSAEkA_x000d__x000a_RwBJAE4AQQBMAF8AQwBVAFIAUgBFAE4AQwBZACIAKQAsACAASQBJAEYAKABhAGMAdABpAHYA_x000d__x000a_ZQBmAGkAZQBsAGQAdgBhAGwAdQBlACgAIgBLAFIAXwBPAFIASQBHAEkATgBBAEwAXwBDAFUA_x000d__x000a_UgBSAEUATgBDAFkAIgApADwAPgAiACIALABhAGMAdABpAHYAZQBmAGkAZQBsAGQAdgBhAGwA_x000d__x000a_dQBlACgAIgBLAFIAXwBPAFIASQBHAEkATgBBAEwAXwBDAFUAUgBSAEUATgBDAFkAIgApACwA_x000d__x000a_IABJAEkARgAoAGEAYwB0AGkAdgBlAGYAaQBlAGwAZAB2AGEAbAB1AGUAKAAiAEYATABJAF8A_x000d__x000a_TwBSAEkARwBJAE4AQQBMAF8AQwBVAFIAUgBFAE4AQwBZACIAKQA8AD4AIgAiACwAYQBjAHQA_x000d__x000a_aQB2AGUAZgBpAGUAbABkAHYAYQBsAHUAZQAoACIARgBMAEkAXwBPAFIASQBHAEkATgBBAEwA_x000d__x000a_XwBDAFUAUgBSAEUATgBDAFkAIgApACwAIABJAEkARgAoAGEAYwB0AGkAdgBlAGYAaQBlAGwA_x000d__x000a_ZAB2AGEAbAB1AGUAKAAiAEUAUABMAF8ATwBSAEkARwBJAE4AQQBMAF8AQwBVAFIAUgBFAE4A_x000d__x000a_QwBZACIAKQA8AD4AIgAiACwAYQBjAHQAaQB2AGUAZgBpAGUAbABkAHYAYQBsAHUAZQAoACIA_x000d__x000a_RQBQAEwAXwBPAFIASQBHAEkATgBBAEwAXwBDAFUAUgBSAEUATgBDAFkAIgApACwAIgAiACkA_x000d__x000a_KQApACkAKQApACkAB99EAEEANQA0AEYARgA0ADQAQgBDAEUANgAyADcANAAwAEEAOQAzAEIA_x000d__x000a_QgBGAEEARQA5ADEAOQAwADIANAAxADYABAAAAPoBAAAoACgAIAAoACAAQQBjAHQAaQB2AGUA_x000d__x000a_RgBpAGUAbABkAEYAbwByAG0AYQB0AHQAZQBkAFYAYQBsAHUAZQAoACIAVQBOAEQARQBSAFcA_x000d__x000a_UgBJAFQARQBSACIAKQAgACkAIAApACkAJwA8AGMAYQBsAGMAdQBsAGEAdABpAG8AbgAgAGMA_x000d__x000a_YQBsAGMAdQBsAGEAdABpAG8AbgBkAGEAdABhAHQAeQBwAGUAPQAiADEAIgAgAGMAYQBsAGMA_x000d__x000a_dQBsAGEAdABpAG8AbgB0AHkAcABlAD0AIgBzAGkAbQBwAGwAZQAiACAAPgA8AGMAYQBsAGMA_x000d__x000a_dQBsAGEAdABpAG8AbgBjAG8AbgBkAGkAdABpAG8AbgAgAHIAdQBsAGUAPQAiACIAIAB2AGEA_x000d__x000a_bAB1AGUAMQA9ACIAVQBOAEQARQBSAFcAUgBJAFQARQBSACIAIAB2AGEAbAB1AGUAMgA9ACIA_x000d__x000a_IgAgAG8AcABlAHIAYQB0AG8AcgA9ACIAIgAgAGMAYQBsAGMAdQBsAGEAdABpAG8AbgA9ACIA_x000d__x000a_MgA2ACIAIAB0AHkAcABlAG8AZgB2AGEAbAB1AGUAMQA9ACIAOAAiACAAdAB5AHAAZQBvAGYA_x000d__x000a_dgBhAGwAdQBlADIAPQAiADAAIgAvAD4APAAvAGMAYQBsAGMAdQBsAGEAdABpAG8AbgA+AAff_x000d__x000a_OABGADYAMABCADIANwA0AEIAQwBCADMAMwAxADQANwA4ADEARAA3ADEAQQBDADgANwA1AEYA_x000d__x000a_QwBCAEQARgA5AAQAAADAAwAASQBJAEYAKABhAGMAdABpAHYAZQBmAGkAZQBsAGQAdgBhAGwA_x000d__x000a_dQBlACgAIgBEAE8AXwBMAGkAbQBpAHQAIgApADwAPgAwACwAYQBjAHQAaQB2AGUAZgBpAGUA_x000d__x000a_bABkAHYAYQBsAHUAZQAoACIARABPAF8ATABpAG0AaQB0ACIAKQAsACAASQBJAEYAKABhAGMA_x000d__x000a_dABpAHYAZQBmAGkAZQBsAGQAdgBhAGwAdQBlACgAIgBQAFIATABfAEwAaQBtAGkAdAAiACkA_x000d__x000a_PAA+ADAALABhAGMAdABpAHYAZQBmAGkAZQBsAGQAdgBhAGwAdQBlACgAIgBQAFIATABfAEwA_x000d__x000a_aQBtAGkAdAAiACkALAAgAEkASQBGACgAYQBjAHQAaQB2AGUAZgBpAGUAbABkAHYAYQBsAHUA_x000d__x000a_ZQAoACIARgBDAEMAXwBMAGkAbQBpAHQAIgApADwAPgAwACwAYQBjAHQAaQB2AGUAZgBpAGUA_x000d__x000a_bABkAHYAYQBsAHUAZQAoACIARgBDAEMAXwBMAGkAbQBpAHQAIgApACwAIABJAEkARgAoAGEA_x000d__x000a_YwB0AGkAdgBlAGYAaQBlAGwAZAB2AGEAbAB1AGUAKAAiAEYASQBCAF8ATABpAG0AaQB0ACIA_x000d__x000a_KQA8AD4AMAAsAGEAYwB0AGkAdgBlAGYAaQBlAGwAZAB2AGEAbAB1AGUAKAAiAEYASQBCAF8A_x000d__x000a_TABpAG0AaQB0ACIAKQAsACAASQBJAEYAKABhAGMAdABpAHYAZQBmAGkAZQBsAGQAdgBhAGwA_x000d__x000a_dQBlACgAIgBLAFIAXwBMAGkAbQBpAHQAIgApADwAPgAwACwAYQBjAHQAaQB2AGUAZgBpAGUA_x000d__x000a_bABkAHYAYQBsAHUAZQAoACIASwBSAF8ATABpAG0AaQB0ACIAKQAsACAASQBJAEYAKABhAGMA_x000d__x000a_dABpAHYAZQBmAGkAZQBsAGQAdgBhAGwAdQBlACgAIgBGAEwASQBfAEwAaQBtAGkAdAAiACkA_x000d__x000a_PAA+ADAALABhAGMAdABpAHYAZQBmAGkAZQBsAGQAdgBhAGwAdQBlACgAIgBGAEwASQBfAEwA_x000d__x000a_aQBtAGkAdAAiACkALAAgAEkASQBGACgAYQBjAHQAaQB2AGUAZgBpAGUAbABkAHYAYQBsAHUA_x000d__x000a_ZQAoACIARQBQAEwAXwBMAGkAbQBpAHQAIgApADwAPgAwACwAYQBjAHQAaQB2AGUAZgBpAGUA_x000d__x000a_bABkAHYAYQBsAHUAZQAoACIARQBQAEwAXwBMAGkAbQBpAHQAIgApACwAMAApACkAKQApACkA_x000d__x000a_KQApACAAB980ADkARgAyADkAQwAxADMAQgA0ADgANwA1ADUANAAzADkAQwBFAEQAMQAyADYA_x000d__x000a_RAA5ADIAQgA3ADQAMQA1AEEABAAAAOQAAABpAG4AdAAoAGEAYwB0AGkAdgBlAEYAaQBlAGwA_x000d__x000a_ZABWAGEAbAB1AGUAKAAiAEMAbwAtAGkAbgBzAHUAcgBhAG4AYwBlACAATABlAGEAZAAgAEMA_x000d__x000a_bwBuAGQAaQB0AGkAbwBuACIAKQApACsAaQBuAHQAKABhAGMAdABpAHYAZQBGAGkAZQBsAGQA_x000d__x000a_VgBhAGwAdQBlACgAIgBBAHUAdABvAG0AYQB0AGkAYwAgAFIAZQBpAG4AcwB0AGEAdABlAG0A_x000d__x000a_ZQBuAHQAIABFAHgAdABlAG4AcwBpAG8AbgAiACkAKQAgACAAIAAH3zcAOQBDADMAOQBEAEUA_x000d__x000a_NQA5AEIANQAyAEQAOQA0ADUAQQA3AEQAMwAwAEMAOQBEADYARgAyADUAMgBGAEMAQgAEAAAA_x000d__x000a_6gEAAG0AaQBkACgAYQBjAHQAaQB2AGUAZgBpAGUAbABkAHYAYQBsAHUAZQAoACIAUgBFAEYA_x000d__x000a_RQBSAEUATgBDAEUAIgApACwAMQAsADIAKQAmACAAIgAtACIAJgBtAGkAZAAoAGEAYwB0AGkA_x000d__x000a_dgBlAGYAaQBlAGwAZAB2AGEAbAB1AGUAKAAiAFIARQBGAEUAUgBFAE4AQwBFACIAKQAsADMA_x000d__x000a_LAAyACkAJgAiAC0AIgAmAG0AaQBkACgAYQBjAHQAaQB2AGUAZgBpAGUAbABkAHYAYQBsAHUA_x000d__x000a_ZQAoACIAUgBFAEYARQBSAEUATgBDAEUAIgApACwANQAsADMAKQAmACIALQAiACYAbQBpAGQA_x000d__x000a_KABhAGMAdABpAHYAZQBmAGkAZQBsAGQAdgBhAGwAdQBlACgAIgBSAEUARgBFAFIARQBOAEMA_x000d__x000a_RQAiACkALAA4ACwAMgApACYAIgAtACIAJgBtAGkAZAAoAGEAYwB0AGkAdgBlAGYAaQBlAGwA_x000d__x000a_ZAB2AGEAbAB1AGUAKAAiAFIARQBGAEUAUgBFAE4AQwBFACIAKQAsADEAMAAsAEwAZQBuACgA_x000d__x000a_YQBjAHQAaQB2AGUAZgBpAGUAbABkAHYAYQBsAHUAZQAoACIAUgBFAEYARQBSAEUATgBDAEUA_x000d__x000a_IgApACkAKQAH3zgARABBAEYARgBDAEEAMABEADkAOQBCADEAOAA0ADYAOQA1AEUANAA4AEMA_x000d__x000a_RgBDAEMAMQA0ADgAMwBBAEYARAAEAAAA7gEAACgAKAAgACgAIABBAGMAdABpAHYAZQBGAGkA_x000d__x000a_ZQBsAGQARgBvAHIAbQBhAHQAdABlAGQAVgBhAGwAdQBlACgAIgBBAFMARABfAE4AQQBNAEUA_x000d__x000a_IgApACAAKQAgACkAKQAnADwAYwBhAGwAYwB1AGwAYQB0AGkAbwBuACAAYwBhAGwAYwB1AGwA_x000d__x000a_YQB0AGkAbwBuAGQAYQB0AGEAdAB5AHAAZQA9ACIAMQAiACAAYwBhAGwAYwB1AGwAYQB0AGkA_x000d__x000a_bwBuAHQAeQBwAGUAPQAiAHMAaQBtAHAAbABlACIAIAA+ADwAYwBhAGwAYwB1AGwAYQB0AGkA_x000d__x000a_bwBuAGMAbwBuAGQAaQB0AGkAbwBuACAAcgB1AGwAZQA9ACIAIgAgAHYAYQBsAHUAZQAxAD0A_x000d__x000a_IgBBAFMARABfAE4AQQBNAEUAIgAgAHYAYQBsAHUAZQAyAD0AIgAiACAAbwBwAGUAcgBhAHQA_x000d__x000a_bwByAD0AIgAiACAAYwBhAGwAYwB1AGwAYQB0AGkAbwBuAD0AIgAyADYAIgAgAHQAeQBwAGUA_x000d__x000a_bwBmAHYAYQBsAHUAZQAxAD0AIgA4ACIAIAB0AHkAcABlAG8AZgB2AGEAbAB1AGUAMgA9ACIA_x000d__x000a_MAAiAC8APgA8AC8AYwBhAGwAYwB1AGwAYQB0AGkAbwBuAD4AB984ADMAMQAxAEQAQQA4AEYA_x000d__x000a_MQBDADMAMwA1ADQANABDAEIAQwA5ADkARgBBADUAMgA3ADQANwA4ADIANQAyAEMABAAAAM4B_x000d__x000a_AAAiAFgATwBMACAAZgBvAHIAIAAiACYAQQBjAHQAaQB2AGUARgBpAGUAbABkAFYAYQBsAHUA_x000d__x000a_ZQAoACIAUABvAGwAaQBjAHkAIABOAHUAbQBiAGUAcgAiACkAJgAiACAAIgAmAEEAYwB0AGkA_x000d__x000a_dgBlAEYAaQBlAGwAZABWAGEAbAB1AGUAKAAiAEkAbgBzAHUAcgBlAGQAIABOAGEAbQBlACIA_x000d__x000a_KQAmACIAIAAiACYARABhAHQAZQBwAGEAcgB0ACgAIgBkACIALABBAGMAdABpAHYAZQBGAGkA_x000d__x000a_ZQBsAGQAVgBhAGwAdQBlACgAIgBJAHMAcwB1AGUAIABEAGEAdABlACIAKQApACYAIgAgACIA_x000d__x000a_JgBEAGEAdABlAHAAYQByAHQAKAAiAG0AIgAsAEEAYwB0AGkAdgBlAEYAaQBlAGwAZABWAGEA_x000d__x000a_bAB1AGUAKAAiAEkAcwBzAHUAZQAgAEQAYQB0AGUAIgApACkAJgAiACAAIgAmAEQAYQB0AGUA_x000d__x000a_cABhAHIAdAAoACIAeQB5AHkAeQAiACwAQQBjAHQAaQB2AGUARgBpAGUAbABkAFYAYQBsAHUA_x000d__x000a_ZQAoACIASQBzAHMAdQBlACAARABhAHQAZQAiACkAKQAH3zAAMgBCADIAQQA4AEQAOAAxAEMA_x000d__x000a_QwBGAEUANgA0ADAAOQAyADQAQwA2AEQAQQA5ADMAQgA3ADkAQgA1ADAAMAAEAAAAqgEAACgA_x000d__x000a_KAAgACgAIABEAGEAdABlACgAKQAgACkAIAApACkAJwA8AGMAYQBsAGMAdQBsAGEAdABpAG8A_x000d__x000a_bgAgAGMAYQBsAGMAdQBsAGEAdABpAG8AbgBkAGEAdABhAHQAeQBwAGUAPQAiADUAIgAgAGMA_x000d__x000a_YQBsAGMAdQBsAGEAdABpAG8AbgB0AHkAcABlAD0AIgBzAGkAbQBwAGwAZQAiACAAPgA8AGMA_x000d__x000a_YQBsAGMAdQBsAGEAdABpAG8AbgBjAG8AbgBkAGkAdABpAG8AbgAgAHIAdQBsAGUAPQAiACIA_x000d__x000a_IAB2AGEAbAB1AGUAMQA9ACIAVABvAGQAYQB5ACIAIAB2AGEAbAB1AGUAMgA9ACIAIgAgAG8A_x000d__x000a_cABlAHIAYQB0AG8AcgA9ACIAIgAgAGMAYQBsAGMAdQBsAGEAdABpAG8AbgA9ACIAMQAyACIA_x000d__x000a_IAB0AHkAcABlAG8AZgB2AGEAbAB1AGUAMQA9ACIAOQAiACAAdAB5AHAAZQBvAGYAdgBhAGwA_x000d__x000a_dQBlADIAPQAiADAAIgAvAD4APAAvAGMAYQBsAGMAdQBsAGEAdABpAG8AbgA+AAffNwAxAEMA_x000d__x000a_NAA1ADMAMQAyAEUAMAAyADAAQwBFADQARQBBAEIANgA0AEUANABBAEIAMwA1AEQARgBEAEMA_x000d__x000a_OAAzAAQAAADUAQAAKAAoACAAKAAgAEEAYwB0AGkAdgBlAEYAaQBlAGwAZABWAGEAbAB1AGUA_x000d__x000a_KAAiAEkATgBDAEUAUABUACIAKQAgACkAIAApACkAJwA8AGMAYQBsAGMAdQBsAGEAdABpAG8A_x000d__x000a_bgAgAGMAYQBsAGMAdQBsAGEAdABpAG8AbgBkAGEAdABhAHQAeQBwAGUAPQAiADUAIgAgAGMA_x000d__x000a_YQBsAGMAdQBsAGEAdABpAG8AbgB0AHkAcABlAD0AIgBzAGkAbQBwAGwAZQAiACAAPgA8AGMA_x000d__x000a_YQBsAGMAdQBsAGEAdABpAG8AbgBjAG8AbgBkAGkAdABpAG8AbgAgAHIAdQBsAGUAPQAiACIA_x000d__x000a_IAB2AGEAbAB1AGUAMQA9ACIASQBOAEMARQBQAFQAIgAgAHYAYQBsAHUAZQAyAD0AIgAiACAA_x000d__x000a_bwBwAGUAcgBhAHQAbwByAD0AIgAiACAAYwBhAGwAYwB1AGwAYQB0AGkAbwBuAD0AIgAxADIA_x000d__x000a_IgAgAHQAeQBwAGUAbwBmAHYAYQBsAHUAZQAxAD0AIgA4ACIAIAB0AHkAcABlAG8AZgB2AGEA_x000d__x000a_bAB1AGUAMgA9ACIAMAAiAC8APgA8AC8AYwBhAGwAYwB1AGwAYQB0AGkAbwBuAD4AB99CADUA_x000d__x000a_RQAyADIAMwAwADIAMgA5AEEARAA2AEIANAAzADkARAAzADUANwA2ADgAMQBDAEQAOAAwADcA_x000d__x000a_OQBDAEIABAAAANQBAAAoACgAIAAoACAAQQBjAHQAaQB2AGUARgBpAGUAbABkAFYAYQBsAHUA_x000d__x000a_ZQAoACIARQBYAFAASQBSAFkAIgApACAAKQAgACkAKQAnADwAYwBhAGwAYwB1AGwAYQB0AGkA_x000d__x000a_bwBuACAAYwBhAGwAYwB1AGwAYQB0AGkAbwBuAGQAYQB0AGEAdAB5AHAAZQA9ACIANQAiACAA_x000d__x000a_YwBhAGwAYwB1AGwAYQB0AGkAbwBuAHQAeQBwAGUAPQAiAHMAaQBtAHAAbABlACIAIAA+ADwA_x000d__x000a_YwBhAGwAYwB1AGwAYQB0AGkAbwBuAGMAbwBuAGQAaQB0AGkAbwBuACAAcgB1AGwAZQA9ACIA_x000d__x000a_IgAgAHYAYQBsAHUAZQAxAD0AIgBFAFgAUABJAFIAWQAiACAAdgBhAGwAdQBlADIAPQAiACIA_x000d__x000a_IABvAHAAZQByAGEAdABvAHIAPQAiACIAIABjAGEAbABjAHUAbABhAHQAaQBvAG4APQAiADEA_x000d__x000a_MgAiACAAdAB5AHAAZQBvAGYAdgBhAGwAdQBlADEAPQAiADgAIgAgAHQAeQBwAGUAbwBmAHYA_x000d__x000a_YQBsAHUAZQAyAD0AIgAwACIALwA+ADwALwBjAGEAbABjAHUAbABhAHQAaQBvAG4APgAP_x000d__x000a_&lt;/CatalogData&gt;"/>
     <w:docVar w:name="adtblDataView1" w:val="&lt;CatalogData xmlns:dt=&quot;urn:schemas-microsoft-com:datatypes&quot; dt:dt=&quot;bin.base64&quot;&gt;AQdURyEAAAAAAhkAtpLyPwSyzxGNIwCqAF/+WAEAAAAAAAAAAANnANKtY/YC688RsOMAqgA/_x000d__x000a_AA8AAAADAAMAAAAAAAAAAQAAAAEAwTyOtutt0BGN9gCqAF/+WAcACwAAAAQAAQAAABMAAAAE_x000d__x000a_AAEAAAANAAAAAAAOAAAAAAAPAAAAAAAQAAAAAAASAAAAAAAQfAACAL4itcjzXM4RreUAqgBE_x000d__x000a_dz0EAH8AAAACAP//hgAAAAIA//8iAAAABAAAAAAASQAAAAQAAAAAAME8jrbrbdARjfYAqgBf_x000d__x000a_/lgFAAQAAAAEAA8AAAAFAAAABAACAAAAAwAAAAQADwAAAAcAAAAEADIAAAAIAAAABAADAAAA_x000d__x000a_BjEAgAEAAQAKAEQAYQB0AGEAVgBpAGUAdwBJAEQAggAgAAAA/wAAAP8AAAB6AAAAAAD//wYl_x000d__x000a_AIABAAIABABUAHkAcABlAAMABAAAAAoAAAD/AAAAegAAAAAA//8GLwCAAQADAAkAQwBhAGMA_x000d__x000a_aABlAFQAeQBwAGUAAwAEAAAACgAAAP8AAAB6AAAAAAD//wf/MQA1ADYANwA3ADgARQAwADQA_x000d__x000a_NQBGADAAOQA2ADQAQQBBADAARQA1AEQANQA3ADIANwA3AEQAOAA5AEIANwA1AAEAAAACAAAA_x000d__x000a_Dw==&lt;/CatalogData&gt;"/>
@@ -45101,50 +46046,51 @@
     <w:rsidRoot w:val="00665A4F"/>
     <w:rsid w:val="000002AA"/>
     <w:rsid w:val="000035DA"/>
     <w:rsid w:val="00004025"/>
     <w:rsid w:val="0000507B"/>
     <w:rsid w:val="0000543A"/>
     <w:rsid w:val="00006572"/>
     <w:rsid w:val="000067F5"/>
     <w:rsid w:val="000074D0"/>
     <w:rsid w:val="0001102D"/>
     <w:rsid w:val="0001392C"/>
     <w:rsid w:val="00015F8A"/>
     <w:rsid w:val="00017BE1"/>
     <w:rsid w:val="00023727"/>
     <w:rsid w:val="00024460"/>
     <w:rsid w:val="0002519F"/>
     <w:rsid w:val="000266CD"/>
     <w:rsid w:val="00027203"/>
     <w:rsid w:val="00032169"/>
     <w:rsid w:val="00033A33"/>
     <w:rsid w:val="00035CCB"/>
     <w:rsid w:val="00035FE6"/>
     <w:rsid w:val="00036486"/>
     <w:rsid w:val="00036772"/>
     <w:rsid w:val="00037EFF"/>
+    <w:rsid w:val="0004091B"/>
     <w:rsid w:val="000434DE"/>
     <w:rsid w:val="00045217"/>
     <w:rsid w:val="00047DAC"/>
     <w:rsid w:val="00050942"/>
     <w:rsid w:val="000535F9"/>
     <w:rsid w:val="00055B00"/>
     <w:rsid w:val="000573CA"/>
     <w:rsid w:val="0005748E"/>
     <w:rsid w:val="00061904"/>
     <w:rsid w:val="000625A6"/>
     <w:rsid w:val="00063D21"/>
     <w:rsid w:val="00064151"/>
     <w:rsid w:val="0006535D"/>
     <w:rsid w:val="00066A92"/>
     <w:rsid w:val="00066C01"/>
     <w:rsid w:val="000673EF"/>
     <w:rsid w:val="00067AA9"/>
     <w:rsid w:val="0007103C"/>
     <w:rsid w:val="00073E57"/>
     <w:rsid w:val="00075199"/>
     <w:rsid w:val="000760F1"/>
     <w:rsid w:val="00076E22"/>
     <w:rsid w:val="00077958"/>
     <w:rsid w:val="00077A88"/>
     <w:rsid w:val="00081CE4"/>
@@ -45349,51 +46295,54 @@
     <w:rsid w:val="002E369D"/>
     <w:rsid w:val="002E50D9"/>
     <w:rsid w:val="002E61CE"/>
     <w:rsid w:val="002E6253"/>
     <w:rsid w:val="002E627D"/>
     <w:rsid w:val="002E7C7D"/>
     <w:rsid w:val="002F06C1"/>
     <w:rsid w:val="002F0918"/>
     <w:rsid w:val="002F0936"/>
     <w:rsid w:val="002F0D2A"/>
     <w:rsid w:val="002F0FE4"/>
     <w:rsid w:val="002F1EC1"/>
     <w:rsid w:val="002F5071"/>
     <w:rsid w:val="002F7CEB"/>
     <w:rsid w:val="003004CA"/>
     <w:rsid w:val="00301034"/>
     <w:rsid w:val="00302070"/>
     <w:rsid w:val="00303F44"/>
     <w:rsid w:val="00304D08"/>
     <w:rsid w:val="00307628"/>
     <w:rsid w:val="0031130D"/>
     <w:rsid w:val="00312C34"/>
     <w:rsid w:val="00315CD7"/>
     <w:rsid w:val="00317AB2"/>
     <w:rsid w:val="00320174"/>
+    <w:rsid w:val="00320C21"/>
+    <w:rsid w:val="00321AA0"/>
     <w:rsid w:val="00322D74"/>
+    <w:rsid w:val="003249DB"/>
     <w:rsid w:val="00326FC2"/>
     <w:rsid w:val="0033143D"/>
     <w:rsid w:val="00331B13"/>
     <w:rsid w:val="00332062"/>
     <w:rsid w:val="00332D7C"/>
     <w:rsid w:val="00333DBB"/>
     <w:rsid w:val="00333F80"/>
     <w:rsid w:val="00340C7A"/>
     <w:rsid w:val="00340DA2"/>
     <w:rsid w:val="003435A0"/>
     <w:rsid w:val="0034623C"/>
     <w:rsid w:val="00350635"/>
     <w:rsid w:val="00353D7F"/>
     <w:rsid w:val="0035401A"/>
     <w:rsid w:val="00354C6E"/>
     <w:rsid w:val="00356227"/>
     <w:rsid w:val="0036099E"/>
     <w:rsid w:val="00360A67"/>
     <w:rsid w:val="00360C2C"/>
     <w:rsid w:val="003610E3"/>
     <w:rsid w:val="00361159"/>
     <w:rsid w:val="00361B52"/>
     <w:rsid w:val="003620B5"/>
     <w:rsid w:val="00362847"/>
     <w:rsid w:val="00362F5C"/>
@@ -45419,296 +46368,307 @@
     <w:rsid w:val="003A00EB"/>
     <w:rsid w:val="003A2FB9"/>
     <w:rsid w:val="003A5F79"/>
     <w:rsid w:val="003A69E6"/>
     <w:rsid w:val="003B07D5"/>
     <w:rsid w:val="003C08C2"/>
     <w:rsid w:val="003C38BA"/>
     <w:rsid w:val="003C4044"/>
     <w:rsid w:val="003C6B45"/>
     <w:rsid w:val="003C704E"/>
     <w:rsid w:val="003C7652"/>
     <w:rsid w:val="003D0A82"/>
     <w:rsid w:val="003D2818"/>
     <w:rsid w:val="003D3E22"/>
     <w:rsid w:val="003D4796"/>
     <w:rsid w:val="003D61A8"/>
     <w:rsid w:val="003E26C2"/>
     <w:rsid w:val="003E2C76"/>
     <w:rsid w:val="003E49C8"/>
     <w:rsid w:val="003E5CEB"/>
     <w:rsid w:val="003E65B7"/>
     <w:rsid w:val="003E6CAE"/>
     <w:rsid w:val="003E7E1E"/>
     <w:rsid w:val="003F0821"/>
     <w:rsid w:val="003F09F3"/>
+    <w:rsid w:val="003F5FDE"/>
     <w:rsid w:val="003F6314"/>
     <w:rsid w:val="003F6B5B"/>
     <w:rsid w:val="00400545"/>
     <w:rsid w:val="004020ED"/>
     <w:rsid w:val="00404BEB"/>
     <w:rsid w:val="00405650"/>
+    <w:rsid w:val="00406B67"/>
     <w:rsid w:val="0041074B"/>
     <w:rsid w:val="00412C81"/>
     <w:rsid w:val="0041386A"/>
     <w:rsid w:val="00414546"/>
     <w:rsid w:val="0041483B"/>
     <w:rsid w:val="00415DA9"/>
     <w:rsid w:val="00415F5F"/>
     <w:rsid w:val="0041723E"/>
     <w:rsid w:val="0042183D"/>
     <w:rsid w:val="004229C1"/>
     <w:rsid w:val="00422E87"/>
     <w:rsid w:val="00424C51"/>
     <w:rsid w:val="00427C65"/>
     <w:rsid w:val="00430E1D"/>
     <w:rsid w:val="004375EA"/>
     <w:rsid w:val="004379B0"/>
     <w:rsid w:val="00437B55"/>
     <w:rsid w:val="00440522"/>
     <w:rsid w:val="00440675"/>
     <w:rsid w:val="00441B38"/>
     <w:rsid w:val="004457FB"/>
     <w:rsid w:val="004458EF"/>
     <w:rsid w:val="00450A52"/>
     <w:rsid w:val="0045113C"/>
     <w:rsid w:val="0045356C"/>
     <w:rsid w:val="00454F36"/>
     <w:rsid w:val="00457A30"/>
     <w:rsid w:val="0046077D"/>
     <w:rsid w:val="00461CCA"/>
     <w:rsid w:val="004646EF"/>
     <w:rsid w:val="0046573E"/>
     <w:rsid w:val="00466628"/>
     <w:rsid w:val="004667CF"/>
     <w:rsid w:val="00466B97"/>
     <w:rsid w:val="00467909"/>
     <w:rsid w:val="00471197"/>
     <w:rsid w:val="00472896"/>
     <w:rsid w:val="00476044"/>
     <w:rsid w:val="00477FA0"/>
     <w:rsid w:val="00483645"/>
     <w:rsid w:val="00486777"/>
     <w:rsid w:val="00491E87"/>
     <w:rsid w:val="00493AFA"/>
     <w:rsid w:val="004940B2"/>
+    <w:rsid w:val="00494E02"/>
     <w:rsid w:val="0049711B"/>
     <w:rsid w:val="00497D93"/>
     <w:rsid w:val="004A174C"/>
     <w:rsid w:val="004A1997"/>
     <w:rsid w:val="004A1D2F"/>
     <w:rsid w:val="004A2ED2"/>
     <w:rsid w:val="004A3A5A"/>
     <w:rsid w:val="004A48E9"/>
     <w:rsid w:val="004A581B"/>
     <w:rsid w:val="004A7115"/>
     <w:rsid w:val="004B1AC1"/>
     <w:rsid w:val="004B21E8"/>
     <w:rsid w:val="004B385A"/>
     <w:rsid w:val="004B3D9A"/>
     <w:rsid w:val="004B3E11"/>
     <w:rsid w:val="004B453E"/>
     <w:rsid w:val="004B5FD3"/>
     <w:rsid w:val="004B70C0"/>
     <w:rsid w:val="004C017C"/>
     <w:rsid w:val="004C0314"/>
     <w:rsid w:val="004C0D6D"/>
     <w:rsid w:val="004C0F91"/>
     <w:rsid w:val="004C29BE"/>
     <w:rsid w:val="004C2DBA"/>
     <w:rsid w:val="004C7D3F"/>
     <w:rsid w:val="004D1B6D"/>
     <w:rsid w:val="004D3788"/>
     <w:rsid w:val="004D726C"/>
     <w:rsid w:val="004E144A"/>
     <w:rsid w:val="004E3A26"/>
     <w:rsid w:val="004E3C01"/>
     <w:rsid w:val="004E3C8E"/>
     <w:rsid w:val="004E45D1"/>
     <w:rsid w:val="004E4C80"/>
     <w:rsid w:val="004E6B6A"/>
+    <w:rsid w:val="004E7357"/>
     <w:rsid w:val="004F0AE1"/>
     <w:rsid w:val="004F1B66"/>
     <w:rsid w:val="004F3620"/>
     <w:rsid w:val="00500C06"/>
     <w:rsid w:val="00502653"/>
     <w:rsid w:val="0050335A"/>
     <w:rsid w:val="005039DB"/>
     <w:rsid w:val="00503EAE"/>
     <w:rsid w:val="00505715"/>
     <w:rsid w:val="00507DEF"/>
     <w:rsid w:val="00512B4D"/>
     <w:rsid w:val="005130DC"/>
     <w:rsid w:val="00514366"/>
     <w:rsid w:val="005161EC"/>
     <w:rsid w:val="00521600"/>
     <w:rsid w:val="0052477B"/>
     <w:rsid w:val="00524B04"/>
     <w:rsid w:val="00524C34"/>
     <w:rsid w:val="00525935"/>
     <w:rsid w:val="005315D7"/>
     <w:rsid w:val="00531C9B"/>
     <w:rsid w:val="005323E9"/>
+    <w:rsid w:val="00533350"/>
     <w:rsid w:val="0053591D"/>
     <w:rsid w:val="00535E49"/>
     <w:rsid w:val="00536FB7"/>
     <w:rsid w:val="00537656"/>
     <w:rsid w:val="005404B5"/>
     <w:rsid w:val="00541487"/>
     <w:rsid w:val="00541BC1"/>
     <w:rsid w:val="005446BF"/>
     <w:rsid w:val="0054758F"/>
     <w:rsid w:val="00551487"/>
     <w:rsid w:val="00552B8D"/>
     <w:rsid w:val="00553496"/>
     <w:rsid w:val="00556D5C"/>
     <w:rsid w:val="00562136"/>
     <w:rsid w:val="00572C3E"/>
     <w:rsid w:val="00574472"/>
     <w:rsid w:val="005805C6"/>
     <w:rsid w:val="00582586"/>
     <w:rsid w:val="00583F0C"/>
     <w:rsid w:val="0058603A"/>
     <w:rsid w:val="0058730E"/>
     <w:rsid w:val="00587B7E"/>
     <w:rsid w:val="005924FA"/>
     <w:rsid w:val="00594079"/>
     <w:rsid w:val="005A09AE"/>
     <w:rsid w:val="005A0F1B"/>
     <w:rsid w:val="005A1267"/>
     <w:rsid w:val="005A3B6D"/>
     <w:rsid w:val="005A5569"/>
     <w:rsid w:val="005A602F"/>
     <w:rsid w:val="005A6546"/>
     <w:rsid w:val="005B1D42"/>
     <w:rsid w:val="005B22F9"/>
     <w:rsid w:val="005B4170"/>
     <w:rsid w:val="005B5699"/>
     <w:rsid w:val="005B71CB"/>
     <w:rsid w:val="005B7AF0"/>
+    <w:rsid w:val="005C0435"/>
     <w:rsid w:val="005C0A49"/>
     <w:rsid w:val="005C0E72"/>
     <w:rsid w:val="005C3316"/>
     <w:rsid w:val="005C3B04"/>
     <w:rsid w:val="005C6D42"/>
     <w:rsid w:val="005C7067"/>
     <w:rsid w:val="005D05A7"/>
     <w:rsid w:val="005D61FE"/>
     <w:rsid w:val="005E0D19"/>
     <w:rsid w:val="005E484B"/>
     <w:rsid w:val="005E4BBC"/>
     <w:rsid w:val="005F07B9"/>
     <w:rsid w:val="005F094C"/>
     <w:rsid w:val="006060A9"/>
     <w:rsid w:val="00610249"/>
     <w:rsid w:val="00610403"/>
     <w:rsid w:val="00611367"/>
     <w:rsid w:val="00611950"/>
     <w:rsid w:val="006132D0"/>
     <w:rsid w:val="00613D7F"/>
     <w:rsid w:val="00614D7D"/>
     <w:rsid w:val="00615740"/>
     <w:rsid w:val="006214CF"/>
     <w:rsid w:val="006217F7"/>
     <w:rsid w:val="00625B06"/>
     <w:rsid w:val="00625E06"/>
     <w:rsid w:val="00626C99"/>
     <w:rsid w:val="00632EFD"/>
     <w:rsid w:val="006331D9"/>
     <w:rsid w:val="006343BF"/>
     <w:rsid w:val="00635BCC"/>
     <w:rsid w:val="0063719B"/>
     <w:rsid w:val="00637885"/>
     <w:rsid w:val="006404AB"/>
     <w:rsid w:val="0064272C"/>
     <w:rsid w:val="00644F4E"/>
     <w:rsid w:val="0064599B"/>
     <w:rsid w:val="00645A04"/>
+    <w:rsid w:val="006463D1"/>
     <w:rsid w:val="00647632"/>
     <w:rsid w:val="00651A02"/>
     <w:rsid w:val="006540FE"/>
     <w:rsid w:val="0065597F"/>
     <w:rsid w:val="00656996"/>
     <w:rsid w:val="00657314"/>
     <w:rsid w:val="00661359"/>
     <w:rsid w:val="006616F8"/>
     <w:rsid w:val="006621EC"/>
     <w:rsid w:val="00662F67"/>
     <w:rsid w:val="00665A4F"/>
     <w:rsid w:val="00666981"/>
+    <w:rsid w:val="00667C08"/>
     <w:rsid w:val="00667F4C"/>
     <w:rsid w:val="00674828"/>
     <w:rsid w:val="00680141"/>
     <w:rsid w:val="00682873"/>
     <w:rsid w:val="006851F8"/>
     <w:rsid w:val="0068563E"/>
     <w:rsid w:val="006866E1"/>
     <w:rsid w:val="006902ED"/>
     <w:rsid w:val="0069226E"/>
     <w:rsid w:val="00692702"/>
     <w:rsid w:val="006927BE"/>
     <w:rsid w:val="006937D6"/>
     <w:rsid w:val="00693BC7"/>
     <w:rsid w:val="00696155"/>
     <w:rsid w:val="006A0646"/>
     <w:rsid w:val="006A1627"/>
     <w:rsid w:val="006A458F"/>
     <w:rsid w:val="006A47C7"/>
     <w:rsid w:val="006A4833"/>
     <w:rsid w:val="006B08D8"/>
     <w:rsid w:val="006B0B5E"/>
     <w:rsid w:val="006B2EC0"/>
     <w:rsid w:val="006B389E"/>
     <w:rsid w:val="006B40C9"/>
     <w:rsid w:val="006B467E"/>
     <w:rsid w:val="006B49CD"/>
     <w:rsid w:val="006C323B"/>
     <w:rsid w:val="006C3302"/>
     <w:rsid w:val="006C5FAA"/>
+    <w:rsid w:val="006C6BFA"/>
     <w:rsid w:val="006D0259"/>
     <w:rsid w:val="006D3078"/>
     <w:rsid w:val="006D308D"/>
     <w:rsid w:val="006D35A1"/>
     <w:rsid w:val="006D3ED6"/>
     <w:rsid w:val="006D4EEF"/>
     <w:rsid w:val="006D6EB4"/>
     <w:rsid w:val="006D7F52"/>
     <w:rsid w:val="006E03DB"/>
     <w:rsid w:val="006E166B"/>
     <w:rsid w:val="006E171C"/>
     <w:rsid w:val="006E1861"/>
     <w:rsid w:val="006E754C"/>
     <w:rsid w:val="006F125D"/>
     <w:rsid w:val="006F1A33"/>
     <w:rsid w:val="006F467C"/>
     <w:rsid w:val="006F4856"/>
     <w:rsid w:val="006F55C8"/>
+    <w:rsid w:val="006F6D09"/>
     <w:rsid w:val="006F756D"/>
     <w:rsid w:val="007010B1"/>
     <w:rsid w:val="007034F0"/>
     <w:rsid w:val="00704D3D"/>
     <w:rsid w:val="007072C4"/>
+    <w:rsid w:val="00712072"/>
     <w:rsid w:val="00714A75"/>
     <w:rsid w:val="00715AF8"/>
     <w:rsid w:val="0071682F"/>
     <w:rsid w:val="00716FD8"/>
     <w:rsid w:val="0071732E"/>
     <w:rsid w:val="007201B6"/>
     <w:rsid w:val="00722D3B"/>
     <w:rsid w:val="00724966"/>
     <w:rsid w:val="00730DF2"/>
     <w:rsid w:val="007323F2"/>
     <w:rsid w:val="00732491"/>
     <w:rsid w:val="007327D4"/>
     <w:rsid w:val="00732DAA"/>
     <w:rsid w:val="00733F81"/>
     <w:rsid w:val="00743605"/>
     <w:rsid w:val="00743C3C"/>
     <w:rsid w:val="00745EF4"/>
     <w:rsid w:val="007476BD"/>
     <w:rsid w:val="00747D64"/>
     <w:rsid w:val="00752542"/>
     <w:rsid w:val="00753176"/>
     <w:rsid w:val="007534CA"/>
     <w:rsid w:val="0075358F"/>
     <w:rsid w:val="007553E0"/>
     <w:rsid w:val="00755B89"/>
@@ -45752,69 +46712,71 @@
     <w:rsid w:val="007B424E"/>
     <w:rsid w:val="007C3468"/>
     <w:rsid w:val="007C51EE"/>
     <w:rsid w:val="007C559D"/>
     <w:rsid w:val="007C647D"/>
     <w:rsid w:val="007D0190"/>
     <w:rsid w:val="007D1FE2"/>
     <w:rsid w:val="007D2F82"/>
     <w:rsid w:val="007D34BD"/>
     <w:rsid w:val="007D38A2"/>
     <w:rsid w:val="007D4DF4"/>
     <w:rsid w:val="007D50AE"/>
     <w:rsid w:val="007D745C"/>
     <w:rsid w:val="007D7EC4"/>
     <w:rsid w:val="007E2613"/>
     <w:rsid w:val="007E263C"/>
     <w:rsid w:val="007E39F2"/>
     <w:rsid w:val="007E3E27"/>
     <w:rsid w:val="007E3FB2"/>
     <w:rsid w:val="007E42B0"/>
     <w:rsid w:val="007E4A8A"/>
     <w:rsid w:val="007E55FD"/>
     <w:rsid w:val="007E5E9A"/>
     <w:rsid w:val="007E608E"/>
     <w:rsid w:val="007E6ED7"/>
+    <w:rsid w:val="007F1366"/>
     <w:rsid w:val="007F6E65"/>
     <w:rsid w:val="0080074D"/>
     <w:rsid w:val="00800F1A"/>
     <w:rsid w:val="00801FCF"/>
     <w:rsid w:val="00802BB3"/>
     <w:rsid w:val="00804D50"/>
     <w:rsid w:val="00807D1B"/>
     <w:rsid w:val="008107DB"/>
     <w:rsid w:val="00811456"/>
     <w:rsid w:val="0081189C"/>
     <w:rsid w:val="00814815"/>
     <w:rsid w:val="00814A3F"/>
     <w:rsid w:val="008173E8"/>
     <w:rsid w:val="008240EC"/>
     <w:rsid w:val="00826507"/>
     <w:rsid w:val="0082794E"/>
     <w:rsid w:val="00830ECD"/>
     <w:rsid w:val="00831B2A"/>
     <w:rsid w:val="00832B60"/>
+    <w:rsid w:val="0083664A"/>
     <w:rsid w:val="0084124D"/>
     <w:rsid w:val="00842F9C"/>
     <w:rsid w:val="00852A0B"/>
     <w:rsid w:val="008538B1"/>
     <w:rsid w:val="00854053"/>
     <w:rsid w:val="00855B40"/>
     <w:rsid w:val="00855D77"/>
     <w:rsid w:val="00861ADA"/>
     <w:rsid w:val="00862275"/>
     <w:rsid w:val="0086388D"/>
     <w:rsid w:val="00863E85"/>
     <w:rsid w:val="00865620"/>
     <w:rsid w:val="0086713A"/>
     <w:rsid w:val="00872AF7"/>
     <w:rsid w:val="0087431F"/>
     <w:rsid w:val="00874956"/>
     <w:rsid w:val="008758B6"/>
     <w:rsid w:val="00877CAC"/>
     <w:rsid w:val="00882005"/>
     <w:rsid w:val="00883279"/>
     <w:rsid w:val="008855D4"/>
     <w:rsid w:val="0088562D"/>
     <w:rsid w:val="00887A42"/>
     <w:rsid w:val="00887F1E"/>
     <w:rsid w:val="008914ED"/>
@@ -45842,157 +46804,162 @@
     <w:rsid w:val="008C61AF"/>
     <w:rsid w:val="008C6A4D"/>
     <w:rsid w:val="008C7782"/>
     <w:rsid w:val="008D2985"/>
     <w:rsid w:val="008D7131"/>
     <w:rsid w:val="008D794E"/>
     <w:rsid w:val="008D7F35"/>
     <w:rsid w:val="008E38B0"/>
     <w:rsid w:val="008E47FA"/>
     <w:rsid w:val="008E4B91"/>
     <w:rsid w:val="008F0488"/>
     <w:rsid w:val="008F08CC"/>
     <w:rsid w:val="008F0E07"/>
     <w:rsid w:val="008F271C"/>
     <w:rsid w:val="008F3497"/>
     <w:rsid w:val="008F6B7D"/>
     <w:rsid w:val="008F7588"/>
     <w:rsid w:val="00900BE7"/>
     <w:rsid w:val="00900DE2"/>
     <w:rsid w:val="009024B5"/>
     <w:rsid w:val="0090352D"/>
     <w:rsid w:val="00904DE0"/>
     <w:rsid w:val="00904FE4"/>
     <w:rsid w:val="00905D03"/>
     <w:rsid w:val="00906485"/>
+    <w:rsid w:val="00911104"/>
+    <w:rsid w:val="009119EE"/>
     <w:rsid w:val="00914C76"/>
     <w:rsid w:val="009233F0"/>
     <w:rsid w:val="009239B0"/>
     <w:rsid w:val="009247CF"/>
     <w:rsid w:val="00924B8E"/>
     <w:rsid w:val="00925478"/>
     <w:rsid w:val="00925E17"/>
     <w:rsid w:val="00926435"/>
     <w:rsid w:val="00933EEF"/>
     <w:rsid w:val="00934A38"/>
     <w:rsid w:val="00934B79"/>
     <w:rsid w:val="00935642"/>
     <w:rsid w:val="009404F2"/>
     <w:rsid w:val="009432AE"/>
     <w:rsid w:val="009459B8"/>
     <w:rsid w:val="0094644C"/>
     <w:rsid w:val="00946DD7"/>
     <w:rsid w:val="00951E0B"/>
     <w:rsid w:val="00954BF4"/>
     <w:rsid w:val="009578EB"/>
     <w:rsid w:val="009622D4"/>
     <w:rsid w:val="00962653"/>
     <w:rsid w:val="00962F59"/>
     <w:rsid w:val="009634D6"/>
     <w:rsid w:val="009640DC"/>
     <w:rsid w:val="00965595"/>
     <w:rsid w:val="009660D9"/>
     <w:rsid w:val="00967CD7"/>
     <w:rsid w:val="0097051D"/>
     <w:rsid w:val="00970F16"/>
     <w:rsid w:val="009719EE"/>
     <w:rsid w:val="00972848"/>
     <w:rsid w:val="00972BC3"/>
     <w:rsid w:val="00974A3E"/>
     <w:rsid w:val="00974CBA"/>
     <w:rsid w:val="00976FDD"/>
     <w:rsid w:val="0097759A"/>
     <w:rsid w:val="00977A40"/>
     <w:rsid w:val="00980045"/>
     <w:rsid w:val="0098269C"/>
     <w:rsid w:val="009826FF"/>
     <w:rsid w:val="0098283B"/>
     <w:rsid w:val="0098541F"/>
     <w:rsid w:val="009904C7"/>
     <w:rsid w:val="009908E0"/>
     <w:rsid w:val="00992E96"/>
     <w:rsid w:val="009959DF"/>
     <w:rsid w:val="00996F69"/>
+    <w:rsid w:val="009A0199"/>
     <w:rsid w:val="009A26E6"/>
     <w:rsid w:val="009A2E92"/>
     <w:rsid w:val="009A4840"/>
     <w:rsid w:val="009A6564"/>
     <w:rsid w:val="009A65CA"/>
     <w:rsid w:val="009B1FAA"/>
     <w:rsid w:val="009B243A"/>
     <w:rsid w:val="009B360D"/>
     <w:rsid w:val="009B41FA"/>
     <w:rsid w:val="009B5ADA"/>
     <w:rsid w:val="009C019E"/>
     <w:rsid w:val="009C48D7"/>
     <w:rsid w:val="009C4CEB"/>
     <w:rsid w:val="009C55CE"/>
     <w:rsid w:val="009C69E6"/>
     <w:rsid w:val="009C7E30"/>
     <w:rsid w:val="009D0F6A"/>
     <w:rsid w:val="009D21D9"/>
     <w:rsid w:val="009D42EC"/>
     <w:rsid w:val="009D537C"/>
     <w:rsid w:val="009D7905"/>
     <w:rsid w:val="009D79D2"/>
     <w:rsid w:val="009E064A"/>
     <w:rsid w:val="009E3D40"/>
     <w:rsid w:val="009E6A94"/>
     <w:rsid w:val="009E76E3"/>
     <w:rsid w:val="009E7D76"/>
     <w:rsid w:val="009F0F22"/>
     <w:rsid w:val="009F13C0"/>
     <w:rsid w:val="009F2DAF"/>
     <w:rsid w:val="009F31F9"/>
     <w:rsid w:val="009F339F"/>
     <w:rsid w:val="009F38B9"/>
     <w:rsid w:val="009F48C6"/>
     <w:rsid w:val="009F4E17"/>
     <w:rsid w:val="009F6605"/>
     <w:rsid w:val="009F6E95"/>
     <w:rsid w:val="009F6FFD"/>
     <w:rsid w:val="00A00780"/>
     <w:rsid w:val="00A01B48"/>
     <w:rsid w:val="00A03CC2"/>
     <w:rsid w:val="00A10482"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A1287F"/>
     <w:rsid w:val="00A149B4"/>
     <w:rsid w:val="00A161FC"/>
     <w:rsid w:val="00A166E3"/>
     <w:rsid w:val="00A167D0"/>
+    <w:rsid w:val="00A16A49"/>
     <w:rsid w:val="00A1714C"/>
     <w:rsid w:val="00A232D2"/>
     <w:rsid w:val="00A2336D"/>
     <w:rsid w:val="00A243D4"/>
     <w:rsid w:val="00A26349"/>
     <w:rsid w:val="00A26703"/>
     <w:rsid w:val="00A26F56"/>
     <w:rsid w:val="00A30C51"/>
     <w:rsid w:val="00A31293"/>
     <w:rsid w:val="00A33FA4"/>
     <w:rsid w:val="00A349C0"/>
+    <w:rsid w:val="00A34D51"/>
     <w:rsid w:val="00A34DC7"/>
     <w:rsid w:val="00A41E63"/>
     <w:rsid w:val="00A42688"/>
     <w:rsid w:val="00A441F4"/>
     <w:rsid w:val="00A506EE"/>
     <w:rsid w:val="00A510FE"/>
     <w:rsid w:val="00A56B31"/>
     <w:rsid w:val="00A57B06"/>
     <w:rsid w:val="00A60997"/>
     <w:rsid w:val="00A60EE4"/>
     <w:rsid w:val="00A61FB3"/>
     <w:rsid w:val="00A66E4D"/>
     <w:rsid w:val="00A679A4"/>
     <w:rsid w:val="00A706CA"/>
     <w:rsid w:val="00A73AB2"/>
     <w:rsid w:val="00A74B0D"/>
     <w:rsid w:val="00A76132"/>
     <w:rsid w:val="00A77E6D"/>
     <w:rsid w:val="00A802C5"/>
     <w:rsid w:val="00A81E36"/>
     <w:rsid w:val="00A84325"/>
     <w:rsid w:val="00A84E4A"/>
     <w:rsid w:val="00A85987"/>
     <w:rsid w:val="00A9007F"/>
     <w:rsid w:val="00A90E76"/>
@@ -46016,64 +46983,66 @@
     <w:rsid w:val="00AC2551"/>
     <w:rsid w:val="00AC5B7E"/>
     <w:rsid w:val="00AC5C43"/>
     <w:rsid w:val="00AD04A3"/>
     <w:rsid w:val="00AD0511"/>
     <w:rsid w:val="00AD136D"/>
     <w:rsid w:val="00AD1C1F"/>
     <w:rsid w:val="00AD2A6A"/>
     <w:rsid w:val="00AD3322"/>
     <w:rsid w:val="00AD5D6E"/>
     <w:rsid w:val="00AD7A6B"/>
     <w:rsid w:val="00AD7CC7"/>
     <w:rsid w:val="00AE0687"/>
     <w:rsid w:val="00AE3BB5"/>
     <w:rsid w:val="00AE4874"/>
     <w:rsid w:val="00AE48ED"/>
     <w:rsid w:val="00AE4AB5"/>
     <w:rsid w:val="00AF044A"/>
     <w:rsid w:val="00AF1C53"/>
     <w:rsid w:val="00AF2954"/>
     <w:rsid w:val="00AF3100"/>
     <w:rsid w:val="00AF36D4"/>
     <w:rsid w:val="00AF5371"/>
     <w:rsid w:val="00AF6936"/>
     <w:rsid w:val="00AF6E26"/>
+    <w:rsid w:val="00B0068D"/>
     <w:rsid w:val="00B0340B"/>
     <w:rsid w:val="00B13163"/>
     <w:rsid w:val="00B14030"/>
     <w:rsid w:val="00B16EC5"/>
     <w:rsid w:val="00B17EF2"/>
     <w:rsid w:val="00B20BA3"/>
     <w:rsid w:val="00B24437"/>
     <w:rsid w:val="00B24780"/>
     <w:rsid w:val="00B249EF"/>
     <w:rsid w:val="00B2699E"/>
     <w:rsid w:val="00B26D79"/>
     <w:rsid w:val="00B26FB2"/>
     <w:rsid w:val="00B30340"/>
     <w:rsid w:val="00B30410"/>
+    <w:rsid w:val="00B307D1"/>
     <w:rsid w:val="00B333DB"/>
     <w:rsid w:val="00B354E8"/>
     <w:rsid w:val="00B36FCD"/>
     <w:rsid w:val="00B3749D"/>
     <w:rsid w:val="00B44180"/>
     <w:rsid w:val="00B44809"/>
     <w:rsid w:val="00B44F81"/>
     <w:rsid w:val="00B45DC2"/>
     <w:rsid w:val="00B474EC"/>
     <w:rsid w:val="00B50CB0"/>
     <w:rsid w:val="00B52B84"/>
     <w:rsid w:val="00B54941"/>
     <w:rsid w:val="00B5516A"/>
     <w:rsid w:val="00B57DBC"/>
     <w:rsid w:val="00B600F3"/>
     <w:rsid w:val="00B6115D"/>
     <w:rsid w:val="00B63170"/>
     <w:rsid w:val="00B63AEA"/>
     <w:rsid w:val="00B71E54"/>
     <w:rsid w:val="00B7340B"/>
     <w:rsid w:val="00B73795"/>
     <w:rsid w:val="00B73F26"/>
     <w:rsid w:val="00B744EA"/>
     <w:rsid w:val="00B75F20"/>
     <w:rsid w:val="00B778E4"/>
@@ -46099,50 +47068,51 @@
     <w:rsid w:val="00BB712D"/>
     <w:rsid w:val="00BC0784"/>
     <w:rsid w:val="00BC0970"/>
     <w:rsid w:val="00BC0D1E"/>
     <w:rsid w:val="00BC17C5"/>
     <w:rsid w:val="00BC29A0"/>
     <w:rsid w:val="00BC5184"/>
     <w:rsid w:val="00BC635D"/>
     <w:rsid w:val="00BC6ADF"/>
     <w:rsid w:val="00BD239E"/>
     <w:rsid w:val="00BD2993"/>
     <w:rsid w:val="00BD6838"/>
     <w:rsid w:val="00BE1352"/>
     <w:rsid w:val="00BE2B3F"/>
     <w:rsid w:val="00BE4154"/>
     <w:rsid w:val="00BE44BB"/>
     <w:rsid w:val="00BE4961"/>
     <w:rsid w:val="00BE51FE"/>
     <w:rsid w:val="00BE6F66"/>
     <w:rsid w:val="00BE701A"/>
     <w:rsid w:val="00BE7C93"/>
     <w:rsid w:val="00BF0D18"/>
     <w:rsid w:val="00BF18C3"/>
     <w:rsid w:val="00BF1A38"/>
     <w:rsid w:val="00BF28F4"/>
+    <w:rsid w:val="00BF37C2"/>
     <w:rsid w:val="00BF40CD"/>
     <w:rsid w:val="00BF4123"/>
     <w:rsid w:val="00BF55F7"/>
     <w:rsid w:val="00BF5FED"/>
     <w:rsid w:val="00BF6630"/>
     <w:rsid w:val="00BF73BE"/>
     <w:rsid w:val="00C0136F"/>
     <w:rsid w:val="00C031F7"/>
     <w:rsid w:val="00C042D7"/>
     <w:rsid w:val="00C04892"/>
     <w:rsid w:val="00C07769"/>
     <w:rsid w:val="00C12707"/>
     <w:rsid w:val="00C13674"/>
     <w:rsid w:val="00C13A56"/>
     <w:rsid w:val="00C14054"/>
     <w:rsid w:val="00C1619D"/>
     <w:rsid w:val="00C16456"/>
     <w:rsid w:val="00C1757E"/>
     <w:rsid w:val="00C20FAD"/>
     <w:rsid w:val="00C21115"/>
     <w:rsid w:val="00C21522"/>
     <w:rsid w:val="00C241EC"/>
     <w:rsid w:val="00C2510A"/>
     <w:rsid w:val="00C25704"/>
     <w:rsid w:val="00C2694F"/>
@@ -46181,58 +47151,60 @@
     <w:rsid w:val="00C869EE"/>
     <w:rsid w:val="00C87A06"/>
     <w:rsid w:val="00C87BFA"/>
     <w:rsid w:val="00C90144"/>
     <w:rsid w:val="00C9138D"/>
     <w:rsid w:val="00C9164C"/>
     <w:rsid w:val="00C927AB"/>
     <w:rsid w:val="00C95497"/>
     <w:rsid w:val="00CA559C"/>
     <w:rsid w:val="00CA680B"/>
     <w:rsid w:val="00CA74DF"/>
     <w:rsid w:val="00CB0429"/>
     <w:rsid w:val="00CB7D7F"/>
     <w:rsid w:val="00CC12F0"/>
     <w:rsid w:val="00CC33FC"/>
     <w:rsid w:val="00CC4B2F"/>
     <w:rsid w:val="00CC5D68"/>
     <w:rsid w:val="00CC6AEE"/>
     <w:rsid w:val="00CC79E0"/>
     <w:rsid w:val="00CD4E53"/>
     <w:rsid w:val="00CD7652"/>
     <w:rsid w:val="00CE0155"/>
     <w:rsid w:val="00CE22DE"/>
     <w:rsid w:val="00CE2969"/>
     <w:rsid w:val="00CE7FDC"/>
+    <w:rsid w:val="00CF1349"/>
     <w:rsid w:val="00CF4EAF"/>
     <w:rsid w:val="00CF722A"/>
     <w:rsid w:val="00CF73D2"/>
     <w:rsid w:val="00D040D6"/>
     <w:rsid w:val="00D056C0"/>
     <w:rsid w:val="00D075C1"/>
     <w:rsid w:val="00D07F8A"/>
     <w:rsid w:val="00D10966"/>
+    <w:rsid w:val="00D21970"/>
     <w:rsid w:val="00D224B1"/>
     <w:rsid w:val="00D22DD5"/>
     <w:rsid w:val="00D25846"/>
     <w:rsid w:val="00D27666"/>
     <w:rsid w:val="00D27D50"/>
     <w:rsid w:val="00D31079"/>
     <w:rsid w:val="00D3208B"/>
     <w:rsid w:val="00D40BCA"/>
     <w:rsid w:val="00D42AE1"/>
     <w:rsid w:val="00D4466F"/>
     <w:rsid w:val="00D46A89"/>
     <w:rsid w:val="00D50E43"/>
     <w:rsid w:val="00D510D8"/>
     <w:rsid w:val="00D514D8"/>
     <w:rsid w:val="00D51F38"/>
     <w:rsid w:val="00D52AFD"/>
     <w:rsid w:val="00D52BF6"/>
     <w:rsid w:val="00D5426F"/>
     <w:rsid w:val="00D5592D"/>
     <w:rsid w:val="00D55E02"/>
     <w:rsid w:val="00D55EF9"/>
     <w:rsid w:val="00D57723"/>
     <w:rsid w:val="00D60513"/>
     <w:rsid w:val="00D60CAD"/>
     <w:rsid w:val="00D61B89"/>
@@ -46279,96 +47251,101 @@
     <w:rsid w:val="00DE0F15"/>
     <w:rsid w:val="00DE2EBD"/>
     <w:rsid w:val="00DE798D"/>
     <w:rsid w:val="00DF06CD"/>
     <w:rsid w:val="00DF1616"/>
     <w:rsid w:val="00DF1CDE"/>
     <w:rsid w:val="00E01F8F"/>
     <w:rsid w:val="00E07FF5"/>
     <w:rsid w:val="00E117FA"/>
     <w:rsid w:val="00E11B4B"/>
     <w:rsid w:val="00E124E1"/>
     <w:rsid w:val="00E132CC"/>
     <w:rsid w:val="00E17BFF"/>
     <w:rsid w:val="00E20902"/>
     <w:rsid w:val="00E2156C"/>
     <w:rsid w:val="00E21EC9"/>
     <w:rsid w:val="00E2420C"/>
     <w:rsid w:val="00E24453"/>
     <w:rsid w:val="00E25719"/>
     <w:rsid w:val="00E26A54"/>
     <w:rsid w:val="00E279B6"/>
     <w:rsid w:val="00E30B43"/>
     <w:rsid w:val="00E31AAF"/>
     <w:rsid w:val="00E32279"/>
     <w:rsid w:val="00E32E03"/>
+    <w:rsid w:val="00E37B78"/>
     <w:rsid w:val="00E4065E"/>
     <w:rsid w:val="00E41854"/>
     <w:rsid w:val="00E44A4D"/>
     <w:rsid w:val="00E46131"/>
     <w:rsid w:val="00E47734"/>
     <w:rsid w:val="00E51AE0"/>
     <w:rsid w:val="00E52D40"/>
     <w:rsid w:val="00E535D1"/>
     <w:rsid w:val="00E569B2"/>
     <w:rsid w:val="00E572C8"/>
     <w:rsid w:val="00E60578"/>
+    <w:rsid w:val="00E630BF"/>
     <w:rsid w:val="00E63E2C"/>
     <w:rsid w:val="00E6443B"/>
+    <w:rsid w:val="00E66A60"/>
     <w:rsid w:val="00E70241"/>
     <w:rsid w:val="00E72126"/>
     <w:rsid w:val="00E73CD8"/>
     <w:rsid w:val="00E73D27"/>
     <w:rsid w:val="00E741B2"/>
     <w:rsid w:val="00E75FFA"/>
     <w:rsid w:val="00E763E9"/>
     <w:rsid w:val="00E776AC"/>
     <w:rsid w:val="00E822F1"/>
     <w:rsid w:val="00E83473"/>
     <w:rsid w:val="00E859EE"/>
     <w:rsid w:val="00E86372"/>
     <w:rsid w:val="00E86636"/>
     <w:rsid w:val="00E90CFF"/>
     <w:rsid w:val="00E9138B"/>
     <w:rsid w:val="00EA0470"/>
+    <w:rsid w:val="00EA3266"/>
     <w:rsid w:val="00EA3A63"/>
     <w:rsid w:val="00EA410D"/>
     <w:rsid w:val="00EA51B3"/>
     <w:rsid w:val="00EA5BB1"/>
     <w:rsid w:val="00EA7525"/>
     <w:rsid w:val="00EA7922"/>
     <w:rsid w:val="00EB0614"/>
     <w:rsid w:val="00EB15F4"/>
     <w:rsid w:val="00EB21C2"/>
     <w:rsid w:val="00EB3103"/>
     <w:rsid w:val="00EB3176"/>
     <w:rsid w:val="00EC166F"/>
     <w:rsid w:val="00EC2201"/>
     <w:rsid w:val="00EC2A59"/>
     <w:rsid w:val="00EC4140"/>
     <w:rsid w:val="00EC5D84"/>
     <w:rsid w:val="00ED243B"/>
+    <w:rsid w:val="00ED52E3"/>
     <w:rsid w:val="00ED54D6"/>
     <w:rsid w:val="00ED7DD6"/>
     <w:rsid w:val="00EE00D0"/>
     <w:rsid w:val="00EE09E2"/>
     <w:rsid w:val="00EE1CDC"/>
     <w:rsid w:val="00EE1E0D"/>
     <w:rsid w:val="00EE2714"/>
     <w:rsid w:val="00EF021B"/>
     <w:rsid w:val="00EF0854"/>
     <w:rsid w:val="00EF09B0"/>
     <w:rsid w:val="00EF1CDA"/>
     <w:rsid w:val="00EF30DA"/>
     <w:rsid w:val="00EF3B7F"/>
     <w:rsid w:val="00EF3F83"/>
     <w:rsid w:val="00EF52E9"/>
     <w:rsid w:val="00F05217"/>
     <w:rsid w:val="00F05851"/>
     <w:rsid w:val="00F103C8"/>
     <w:rsid w:val="00F1162D"/>
     <w:rsid w:val="00F12636"/>
     <w:rsid w:val="00F13EEE"/>
     <w:rsid w:val="00F15EC6"/>
     <w:rsid w:val="00F24C5A"/>
     <w:rsid w:val="00F2642A"/>
     <w:rsid w:val="00F26D59"/>
@@ -46439,90 +47416,91 @@
     <w:rsid w:val="00FE2F38"/>
     <w:rsid w:val="00FE40CF"/>
     <w:rsid w:val="00FE59C3"/>
     <w:rsid w:val="00FE5DA0"/>
     <w:rsid w:val="00FF05A5"/>
     <w:rsid w:val="00FF08C2"/>
     <w:rsid w:val="00FF1D6F"/>
     <w:rsid w:val="00FF1ECC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="schemas-keylogix-com:activedocs:smarttag" w:name="insertactivefield"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
-  <w:smartTagType w:namespaceuri="schemas-keylogix-com:activedocs:smarttag" w:name="insertactivefield"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22AB5E1E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6415B531-A7CB-41E3-ADE7-52FB02C39757}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -46870,62 +47848,64 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00665A4F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
+    <w:link w:val="FooterChar"/>
     <w:rsid w:val="00665A4F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00665A4F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LIUBlueHeadings">
     <w:name w:val="LIU Blue Headings"/>
@@ -47352,55 +48332,135 @@
     <w:rPr>
       <w:rFonts w:ascii="New York" w:hAnsi="New York"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE3BB5"/>
     <w:rPr>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00302070"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="003F5FDE"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00320C21"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Liberty-ImportantNotice-Body">
+    <w:name w:val="Liberty-Important Notice-Body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F1366"/>
+    <w:pPr>
+      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+      <w:color w:val="343741"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E7357"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCHeaderinYellowBox">
+    <w:name w:val="FC Header in Yellow Box"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1349"/>
+    <w:pPr>
+      <w:spacing w:line="220" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto" w:cstheme="minorBidi"/>
+      <w:color w:val="1A1446"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Liberty-FC-Header">
+    <w:name w:val="Liberty-FC-Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF1349"/>
+    <w:pPr>
+      <w:spacing w:line="480" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+      <w:color w:val="1A1446"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="697388902">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1334575727">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -47418,83 +48478,71 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1907914376">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libertyspecialtymarkets.com.hk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy.officer.ap@libertyglobalgroup.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.libertyspecialtymarketsap.com/forms/general/hong-kong-levy-on-insurance-premium/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libertymutualgroup.com/about-lm/global/overview" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libertyspecialtymarkets.com.hk/footer/privacy-policy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy.officer.ap@libertymutual.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.libertyspecialtymarketsap.com/forms/general/hong-kong-levy-on-insurance-premium/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -47714,149 +48762,416 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ed3046ba-86cf-42dd-9331-78596d810161">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pages xmlns="ed3046ba-86cf-42dd-9331-78596d810161" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A0A4B30D74E6A049A874A6346784114E" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25c0b0fada49325b60de832e7c65d212">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ed3046ba-86cf-42dd-9331-78596d810161" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22382b7a8df7fd780cf81777ba7ef871" ns2:_="">
+    <xsd:import namespace="ed3046ba-86cf-42dd-9331-78596d810161"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:Pages" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ed3046ba-86cf-42dd-9331-78596d810161" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e6cf8b40-fefe-440b-ac44-e6cd5119d645" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pages" ma:index="18" nillable="true" ma:displayName="Pages" ma:format="Dropdown" ma:internalName="Pages" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9536CF87-69FF-4C1D-851A-F825F472ED34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F30499C8-556D-415B-A8ED-6056251EC86F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ed3046ba-86cf-42dd-9331-78596d810161"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECF91F3A-6922-40D4-B33F-B5B4F99C8585}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ed3046ba-86cf-42dd-9331-78596d810161"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>3778</Words>
-  <Characters>19462</Characters>
+  <Words>3455</Words>
+  <Characters>19694</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>499</Lines>
-  <Paragraphs>270</Paragraphs>
+  <Lines>164</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Liberty HK PI D&amp;C Contractors E-Proposal Form (11-17).docx</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Liberty Specialty Markets</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22970</CharactersWithSpaces>
+  <CharactersWithSpaces>23103</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>8060990</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.liuhongkong.com.hk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8060990</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.liuhongkong.com.hk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Liberty HK PI D&amp;C Contractors E-Proposal Form (11-17).docx</dc:title>
-[...2 lines deleted...]
-  <cp:keywords>Liberty HK PI D&amp;C Contractors E-Proposal Form (11-17).docx</cp:keywords>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Document Status">
     <vt:lpwstr>DRAFT</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Issue Date">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Region">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Region">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Document Type">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Line of Business">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Line of Business">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Reference">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Reference">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Assured Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Assured Name">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Broker">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Broker">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Effective Date">
-    <vt:filetime>1899-12-29T13:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x010100A0A4B30D74E6A049A874A6346784114E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
+    <vt:r8>1382100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>